--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,4602 +342,4451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà des mots, la matérialité extra‑discursive du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.75-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Respectabilité anti-système” et complot américano-sioniste. L’analyse des réactions en chaîne sur la chaîne YouTube de Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.75-84</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les scènes se répondent. Logiques réactives et genèse des controverses autour de Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'Artes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tome 6, pp.127-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble dans l’intersectionnalité : enjeux définitionnels et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nelly Quemener</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En scène ! Circulations et transformations transmédiatiques de l’humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duret Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'Artes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, tome 6, pp.127-154</w:t>
+              <w:t xml:space="preserve">, 2020, tome 6, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, 2020, tome 6, pp.3-12</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre conception de la personne : régimes de valeur et pratiques d’autonomisation de la classe populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Gouëz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.9-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérauts et héros de la postérité. Logiques de médiatisation et fabrique de la célébrité post mortem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210 (4), pp.53-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Vous voulez réagir ?” L’étude des controverses médiatiques au prisme des intensités affectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.23-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la mort comme à la vie ? Identités médiatiques post-mortem des célébrités décédées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Dakhlia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garder les morts vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 210 (4), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-t-on encore besoin de la politique de l’identité ? Réflexions sur les Cultural Studies aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 258-259-260 (2-3-4), pp.38-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux et hégémonie. Conflictualités dans les espaces publics (2) Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rapports sociaux et hégémonie. Conflictualités dans les espaces publics (2), 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.6708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je suis pas raciste hein !” Racisme et masculinité blanche dans le comique des années 1970-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la mort comme à la vie ? Identités médiatiques post-mortem des célébrités décédées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chloé Le Gouëz</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ma chérie, il faut révéler ta féminité !”. Rhétorique du choix et de l'émancipation dans les émissions de relooking en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythmes de mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question raciale dans les séries américaines. The Wire, Homeland, Oz, The Sopranos, OITNB, Mad Men, Nip/Tuck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.272-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et qualification des discours : Conflictualités dans les espaces publics (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Circulation et qualification des discours : Conflictualités dans les espaces publics (1), 47, pp.7-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femen, la reconnaissance médiatique d’un féminisme aux seins nus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.22373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif expositionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14, pp.9-25</w:t>
+              <w:t xml:space="preserve">, 2016, 12, pp.14-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies : entretien avec Maxime Cervulle et Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buxton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.529-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des figures repoussoirs à l’autodérision, le racisme dans l’humour en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TANGRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relookez-vous ! Des plateformes numériques à l’appui du spectateur expert de son propre look</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.29-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Studies et Économie Politique de la Communication : quel rapport au marxisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 210 (4), pp.53-88. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 33 (192), pp.88-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Vous voulez réagir ?” L’étude des controverses médiatiques au prisme des intensités affectives</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lumière du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Renzo Dell'Omodarme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.16-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des binarismes. L’analyse du genre dans les représentations médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les études médiatiques au prisme du genre : retour sur une problématique, 9, pp.45-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femen, l’émancipation par les seins nus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sexualités, 69, pp.169-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impudeurs médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre dans la communication et les médias : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer au chef. Grandeur et décadence des émissions culinaires à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.14-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stand-up ! L’humour des minorités en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.129-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques subversives ? Les humoristes françaises dans les talk-shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.139-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rhetoric of Racist Humour : U.S., U.K., and Global Race Joking, Ashgate Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Constant Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (2), pp.531-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mockery or fantasy ? Transvestite characters, cross-dressing and subaltern sexualities in comedy interventions in French talk shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue « Queer in Europe », 15 (1), pp.80-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rhetoric of Racist Humour : U.S., U.K., and Global Race Joking, Ashgate Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (2), pp.531-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mascarade de la diversité : stéréotypes et feintises dans la série Inside Jamel Comedy Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, « Fictions politiques », 99, pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’“exotisme de la proximité” : l'amour à l'épreuve du monde agricole et du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.116-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'« exotisme de la proximité » : l'amour à l'épreuve du monde agricole et du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.019.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disarticulated laughers : backlash in broadcasted comedy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derecho a Communicar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.214-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps à l’épreuve du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chausseron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces femmes qui font rire : Du stéréotype féminin aux “nouvelles féminités” dans les talk shows en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, OPuS 17, numéro spécial « Les stéréotypes genrés dans l’art : effets sociaux, (en)jeux de transgression », pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est ce “je” qui nous fait rire ? Les groupes subalternes et l’énonciation humoristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humour et l’actu, entre hybridation et retour du masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, numéro spécial « Genre et médias », 83, pp.137-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Caster Semenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.43-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et identité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deadline America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.282-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo Exoticus. Race, classe et critique queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Rees-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans le bouffon : Bigard et le 11 septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rap sort de sa bulle. Sociologie d’un succès populaire, éditions Setun-Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ma mère est black, mon père est noir, et je suis un homme de couleur”. Performances individuelles, performances collectives de la “race” dans le Jamel Comedy Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tausend Augend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performativité de l’humour à la télévision : enjeux méthodologiques et théoriques de l’analyse des sketches dans les talk shows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33, pp.23-41</w:t>
+              <w:t xml:space="preserve">, 2009, pp.265-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps homosexuel en-jeu. Sociologie du sport gay et lesbien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.332-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28, pp.61-74</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le patriarche n’est plus là. Masculinités et humour dans les dispositifs de talk shows en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries chinoises singapouriennes : de l’appropriation d’un standard hongkongais aux tentatives d’exportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MédiaMorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.79-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que dit-on d’une lesbienne aux doigts longs ? Le développement de la pornographie lesbienne et gouine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures pornographiques. Anthologie des Porn Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.161-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...3348 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4947,1538 +4796,1538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitié intellectuelle et alliance épistémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Dorlin; Isabelle Clair. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo de famille. Penser des vies intellectuelles d’un point de vue féministe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'EHESS, pp.215-232, 2022, 2713229170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YouTube favorise-t-il l’avènement de communautés réactives ? Une étude des commentaires de la chaîne YouTube de Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YouTube ou la liberté d’expression sous contraintes. Contenus vidéo, individus connectés et acteurs économiques sur une plateforme numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Éditions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YouTube favorise-t-il l’avènement de communautés réactives ? Une étude des commentaires de la chaîne YouTube de Dieudonné</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Éditions, A paraître</w:t>
+                <w:t xml:space="preserve">Repenser une approche intersectionnelle au prisme du concept d’articulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser avec Stuart Hall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.129-151, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758744v1</w:t>
+                <w:t xml:space="preserve">hal-03758748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amitié intellectuelle et alliance épistémique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations, performances, affects : différents prismes d’analyse des productions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux médias : mythes et expérimentations dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre rire et dégoût. Saisir les réactions publiques à Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De quoi se moque-t-on ? Satire et liberté d’expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.285-302, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affects et réception médiatique. Des dimensions idéologiques du plaisir du texte aux dimensions affectives de l’idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cultural Studies. Au-delà des politiques des identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions Le Bord de l’eau, pp.223-234, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une femme non respectable. De l’humour de Blanche Gardin aux ressorts de sa célébration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaisirs de femmes. Women, pleasure and Transgression in French Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.55-71., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retracer la circulation transmédiatique de l’information : les décès de célébrités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quêtes d’archives. Bricolages méthodologiques en terrains médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ina Éditions, pp.183-192, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les Fan Studies font au genre, et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan studies / Gender studies - la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre, pp.9-13, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les fan studies font au genre et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraèdre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan studies &amp; Gender studies : la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Queer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l'EHESS, pp.215-232, 2022, 2713229170</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie critique du genre. Corps, sexualité, rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.229-238, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, pp.129-151, 2021</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cervulle Maxime; Quemener Nelly; Vörös Florian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialismes, culture et communication, Tome 2, Cultural Studies, théories féministes et décoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.9-34, 2016, collection MatérialismeS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Heidelberg, 2021</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bouffonnerie désengagée ? Du comique anti-système à la critique hyperpersonnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humour et engagement politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.89-112, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.285-302, 2021</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du récit transmédiatique à l’esthétique post-média</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le webdoc existe-t-il ?, Bole Nicolas et Mal Cédric (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Blog Documentaire, pp.567-578, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions Le Bord de l’eau, pp.223-234, 2020</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du récit transmédiatique à l’esthétique post-média. Entretien avec Maxime Cervulle et Nelly Quemener par Nicolas Bole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le webdoc existe-t-il ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le blog documentaire, pp.567-578, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.55-71., 2019</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, race et médias : divergences et convergences méthodologiques dans les sciences de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherches sur l’information et la communication. Regards croisés, Bourdeloie Hélène et Douyère David (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.79-98, 2014, collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Ina Éditions, pp.183-192, 2018</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, race et médias. Divergences et convergences méthodologiques dans les sciences de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherche sur l'information et la communication - Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.79-98, 2014, collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-14, 2017</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contradictions corps/langage comme moteur du rire. Parodies et incarnations de genre chez les humoristes femmes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La face cachée du genre : le rôle du langage dans la transmission et la contestation des normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne Nouvelle, pp.85-103, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Téraèdre, pp.9-13, 2017</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminité et humour. De la moquerie à l’empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter sur le genre. Terrains et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.15-28, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.9-34, 2016, collection MatérialismeS</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et homosexualités : vers une queerisation de l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Queer Images. Representations of Homosexualities in Contemporary Francophone Visual Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.139-158, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...499 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6488,1263 +6337,1263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, Médias et Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bénoliel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Bazin</w:t>
+                <w:t xml:space="preserve">Charlotte Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bénoliel</w:t>
+                <w:t xml:space="preserve">Jaércio DA SILVA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Buisson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irène Despontin Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Méadel; Charlotte Buisson; Irène Despontin Lefèvre, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la créativité à la réactivité : repenser le travail affectif sur YouTube comme réaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création, créativité et médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIXe Congrès de la SFSIC; MSH Paris Nord, Jun 2018, Paris, France. pp.169-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Irène Despontin Lefèvre</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femen ou la médiatisation d’un antiféminisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - Féminismes et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARISM (Université Paris 2), CESSP (Université Paris 1), CRHEC (Upec), Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles vies méritent hommage ? Identités médiatiques et représentations journalistiques des célébrités décédées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’identité au pluriel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Ibn Zohr, May 2015, Agadir, Maroc. pp.513-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiatisation des Femen ou la production d’un féminisme universaliste blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international – Penser l’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre, Feb 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Angry heroines’ ? Hypermediatisation of the Femen movement and the authorized forms of feminism in French public sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of the Cultural Studies Association (CSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des héroïnes en colère&amp;quot;? Ce que l’hypermédiatisation du collectif Femen dit des formes autorisées du féminisme dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie (AFS), RT 24 - Genre, classe, race : Rapports sociaux et construction de l’altérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop &amp;quot;Frontiers in Cultural Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Méadel; Charlotte Buisson; Irène Despontin Lefèvre, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Dalhousie University, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, XIXe Congrès de la SFSIC; MSH Paris Nord, Jun 2018, Paris, France. pp.169-181</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole subalterne et thématiques de l’identité dans les médias en France. Une analyse du backlash dans l’humour à la télévision et à la radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contribution des sciences de l'information – communication aux débats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIIIe Congrès de la SFSIC, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CARISM (Université Paris 2), CESSP (Université Paris 1), CRHEC (Upec), Jan 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intersections de l’humour contemporain en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université La Sorbonne; GdRI OpUS 2; Mage, Sep 2011, Paris, France. pp.227-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université de Ibn Zohr, May 2015, Agadir, Maroc. pp.513-528</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mère black, père noir, je suis métis !” Conflits, résistances, visibilités des humoristes non-blancs sur la scène télévisuelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité, représentation et reconnaissance culturelle. Le lien social à l’épreuve de la pluriculturalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Communication et solidarité, Université Blaise Pascal à Clermont Ferrand, Nov 2009, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nanterre, Feb 2014, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Coluche à nos jours : dispersion, abandon et défense des identités dans les interventions des humoristes à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Internationale de Sociologie de Langues Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT13 Sociologie de la Communication, Jul 2008, Istambul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...594 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7754,479 +7603,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies et l’école de Birmingham : retour vers le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poli – Politiques des Cultural Studies, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Studies : théories et méthodes. Édition augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2018, collection Cursus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cultural Studies et l’école de Birmingham : retour vers le futur</w:t>
+                <w:t xml:space="preserve">En quête d’archives. Bricolages méthodologiques en terrains médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lécossais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ina Éditions, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialismes, culture et communication. Volume 2 – Cultural Studies, théories féministes et postcoloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Poli – Politiques des Cultural Studies, 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse des Mines, 2016, coll. Matérialisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cultural Studies : théories et méthodes. Édition augmentée</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Studies : théories et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, 2018, collection Cursus</w:t>
+              <w:t xml:space="preserve">Armand Colin, 2015, collection 128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lécossais</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ina Éditions, 2018</w:t>
+                <w:t xml:space="preserve">hal-02546509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pouvoir de l’humour. Politiques des représentations dans les médias en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2014, coll. Médiacultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8236,1273 +8085,1273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scènes de l’humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duret Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'Artes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tome 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garder les morts vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210 (4), pp.9-206, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scènes de l’humour</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2020, tome 16</w:t>
+                <w:t xml:space="preserve">Garder les morts vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 210, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758394v1</w:t>
+                <w:t xml:space="preserve">hal-03758404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garder les morts vivants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Georges</w:t>
+                <w:t xml:space="preserve">Rapports sociaux et hégémonie. Conflictualités dans les espaces publics (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.6708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitations 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies – entretien avec Maxime Cervulle et Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articles, Web- revue des industries culturelles et numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialismes, culture et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Studies, théories féministes et décoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, collection MatérialismeS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et qualification des discours. Conflictualités dans les espaces publics (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe en public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergences : le genre dans la communication et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 210, 2018</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recettes médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, pp.10-13, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 13, 2017</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires comestibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...590 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...248 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9512,218 +9361,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration des pratiques culturelles et du genre à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2013, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9733,65 +9582,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des identités de genre à l'ère du numérique Usages et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9799,65 +9648,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01073499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10004,51 +9853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.18028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758449v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758648v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Dakhlia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2960" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758660v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gou&#235;z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6708" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22373" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Freitas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.693" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Constant Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Weaver" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.019.0116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chausseron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Char" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mustin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991610v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758745v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758776v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758775v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane B&#233;noliel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695309v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695411v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427035v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758377v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546508v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758360v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758358v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758394v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758416v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758422v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.18028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758449v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gou&#235;z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758567v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Dakhlia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6708" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22373" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Freitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Constant Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Weaver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.019.0116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chausseron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mustin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Char" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane B&#233;noliel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695309v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758636v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>