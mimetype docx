--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -342,4505 +342,5840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Respectabilité anti-système” et complot américano-sioniste. L’analyse des réactions en chaîne sur la chaîne YouTube de Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà des mots, la matérialité extra‑discursive du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (2)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les scènes se répondent. Logiques réactives et genèse des controverses autour de Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'Artes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, tome 6, pp.127-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nelly Quemener</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans l’intersectionnalité : enjeux définitionnels et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En scène ! Circulations et transformations transmédiatiques de l’humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duret Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'Artes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, tome 6, pp.127-154</w:t>
+              <w:t xml:space="preserve">, 2020, tome 6, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56, pp.42-44</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre conception de la personne : régimes de valeur et pratiques d’autonomisation de la classe populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Gouëz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.9-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la mort comme à la vie ? Identités médiatiques post-mortem des célébrités décédées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Chloé Le Gouëz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérauts et héros de la postérité. Logiques de médiatisation et fabrique de la célébrité post mortem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210 (4), pp.53-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Vous voulez réagir ?” L’étude des controverses médiatiques au prisme des intensités affectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.23-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garder les morts vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 210 (4), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je suis pas raciste hein !” Racisme et masculinité blanche dans le comique des années 1970-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-t-on encore besoin de la politique de l’identité ? Réflexions sur les Cultural Studies aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 258-259-260 (2-3-4), pp.38-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux et hégémonie. Conflictualités dans les espaces publics (2) Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rapports sociaux et hégémonie. Conflictualités dans les espaces publics (2), 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.6708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la mort comme à la vie ? Identités médiatiques post-mortem des célébrités décédées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ma chérie, il faut révéler ta féminité !”. Rhétorique du choix et de l'émancipation dans les émissions de relooking en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.35-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythmes de mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question raciale dans les séries américaines. The Wire, Homeland, Oz, The Sopranos, OITNB, Mad Men, Nip/Tuck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.272-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et qualification des discours : Conflictualités dans les espaces publics (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Circulation et qualification des discours : Conflictualités dans les espaces publics (1), 47, pp.7-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femen, la reconnaissance médiatique d’un féminisme aux seins nus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.22373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif expositionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14, pp.9-25</w:t>
+              <w:t xml:space="preserve">, 2016, 12, pp.14-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hérauts et héros de la postérité. Logiques de médiatisation et fabrique de la célébrité post mortem</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies : entretien avec Maxime Cervulle et Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buxton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie critique du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.529-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relookez-vous ! Des plateformes numériques à l’appui du spectateur expert de son propre look</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.29-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des figures repoussoirs à l’autodérision, le racisme dans l’humour en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TANGRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Studies et Économie Politique de la Communication : quel rapport au marxisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (192), pp.88-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lumière du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Renzo Dell'Omodarme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.16-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femen, l’émancipation par les seins nus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sexualités, 69, pp.169-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des binarismes. L’analyse du genre dans les représentations médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les études médiatiques au prisme du genre : retour sur une problématique, 9, pp.45-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impudeurs médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre dans la communication et les médias : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer au chef. Grandeur et décadence des émissions culinaires à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.14-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stand-up ! L’humour des minorités en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.129-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mockery or fantasy ? Transvestite characters, cross-dressing and subaltern sexualities in comedy interventions in French talk shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexualities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue « Queer in Europe », 15 (1), pp.80-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rhetoric of Racist Humour : U.S., U.K., and Global Race Joking, Ashgate Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis-Constant Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (2), pp.531-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rhetoric of Racist Humour : U.S., U.K., and Global Race Joking, Ashgate Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118 (2), pp.531-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mascarade de la diversité : stéréotypes et feintises dans la série Inside Jamel Comedy Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, « Fictions politiques », 99, pp.113-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’“exotisme de la proximité” : l'amour à l'épreuve du monde agricole et du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.116-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'« exotisme de la proximité » : l'amour à l'épreuve du monde agricole et du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.019.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disarticulated laughers : backlash in broadcasted comedy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derecho a Communicar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.214-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques subversives ? Les humoristes françaises dans les talk-shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.139-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est ce “je” qui nous fait rire ? Les groupes subalternes et l’énonciation humoristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humoresques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humour et l’actu, entre hybridation et retour du masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, numéro spécial « Genre et médias », 83, pp.137-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Caster Semenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.43-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps à l’épreuve du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chausseron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces femmes qui font rire : Du stéréotype féminin aux “nouvelles féminités” dans les talk shows en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, OPuS 17, numéro spécial « Les stéréotypes genrés dans l’art : effets sociaux, (en)jeux de transgression », pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deadline America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (1), pp.282-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo Exoticus. Race, classe et critique queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Rees-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans le bouffon : Bigard et le 11 septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.67-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le rap sort de sa bulle. Sociologie d’un succès populaire, éditions Setun-Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et identité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ma mère est black, mon père est noir, et je suis un homme de couleur”. Performances individuelles, performances collectives de la “race” dans le Jamel Comedy Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tausend Augend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.23-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performativité de l’humour à la télévision : enjeux méthodologiques et théoriques de l’analyse des sketches dans les talk shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.265-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps homosexuel en-jeu. Sociologie du sport gay et lesbien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.332-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le patriarche n’est plus là. Masculinités et humour dans les dispositifs de talk shows en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.135-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries chinoises singapouriennes : de l’appropriation d’un standard hongkongais aux tentatives d’exportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MédiaMorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que dit-on d’une lesbienne aux doigts longs ? Le développement de la pornographie lesbienne et gouine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures pornographiques. Anthologie des Porn Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.161-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, Médias et Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bénoliel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaércio DA SILVA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Despontin Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Méadel; Charlotte Buisson; Irène Despontin Lefèvre, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la créativité à la réactivité : repenser le travail affectif sur YouTube comme réaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création, créativité et médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIXe Congrès de la SFSIC; MSH Paris Nord, Jun 2018, Paris, France. pp.169-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femen ou la médiatisation d’un antiféminisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - Féminismes et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARISM (Université Paris 2), CESSP (Université Paris 1), CRHEC (Upec), Jan 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles vies méritent hommage ? Identités médiatiques et représentations journalistiques des célébrités décédées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Dakhlia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...227 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’identité au pluriel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Ibn Zohr, May 2015, Agadir, Maroc. pp.513-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiatisation des Femen ou la production d’un féminisme universaliste blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international – Penser l’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre, Feb 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Angry heroines’ ? Hypermediatisation of the Femen movement and the authorized forms of feminism in French public sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of the Cultural Studies Association (CSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des héroïnes en colère&amp;quot;? Ce que l’hypermédiatisation du collectif Femen dit des formes autorisées du féminisme dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.6708⟩</w:t>
-[...472 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...178 lines deleted...]
-                <w:t xml:space="preserve">Nelly Quemener</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie (AFS), RT 24 - Genre, classe, race : Rapports sociaux et construction de l’altérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop &amp;quot;Frontiers in Cultural Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Isabelle François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...807 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle; Dalhousie University, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1984 lines deleted...]
-                <w:t xml:space="preserve">hal-03758667v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parole subalterne et thématiques de l’identité dans les médias en France. Une analyse du backlash dans l’humour à la télévision et à la radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contribution des sciences de l'information – communication aux débats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIIIe Congrès de la SFSIC, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intersections de l’humour contemporain en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université La Sorbonne; GdRI OpUS 2; Mage, Sep 2011, Paris, France. pp.227-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mère black, père noir, je suis métis !” Conflits, résistances, visibilités des humoristes non-blancs sur la scène télévisuelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité, représentation et reconnaissance culturelle. Le lien social à l’épreuve de la pluriculturalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Communication et solidarité, Université Blaise Pascal à Clermont Ferrand, Nov 2009, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Coluche à nos jours : dispersion, abandon et défense des identités dans les interventions des humoristes à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Internationale de Sociologie de Langues Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT13 Sociologie de la Communication, Jul 2008, Istambul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">YouTube favorise-t-il l’avènement de communautés réactives ? Une étude des commentaires de la chaîne YouTube de Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YouTube ou la liberté d’expression sous contraintes. Contenus vidéo, individus connectés et acteurs économiques sur une plateforme numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F Éditions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitié intellectuelle et alliance épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4860,711 +6195,741 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Dorlin; Isabelle Clair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo de famille. Penser des vies intellectuelles d’un point de vue féministe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'EHESS, pp.215-232, 2022, 2713229170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F Éditions, A paraître</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser une approche intersectionnelle au prisme du concept d’articulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser avec Stuart Hall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.129-151, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, pp.129-151, 2021</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations, performances, affects : différents prismes d’analyse des productions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux médias : mythes et expérimentations dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heidelberg, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Heidelberg, 2021</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre rire et dégoût. Saisir les réactions publiques à Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De quoi se moque-t-on ? Satire et liberté d’expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.285-302, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.285-302, 2021</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affects et réception médiatique. Des dimensions idéologiques du plaisir du texte aux dimensions affectives de l’idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cultural Studies. Au-delà des politiques des identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions Le Bord de l’eau, pp.223-234, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions Le Bord de l’eau, pp.223-234, 2020</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une femme non respectable. De l’humour de Blanche Gardin aux ressorts de sa célébration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaisirs de femmes. Women, pleasure and Transgression in French Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.55-71., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.55-71., 2019</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retracer la circulation transmédiatique de l’information : les décès de célébrités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Dakhlia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En quêtes d’archives. Bricolages méthodologiques en terrains médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ina Éditions, pp.183-192, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Ina Éditions, pp.183-192, 2018</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les Fan Studies font au genre, et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan studies / Gender studies - la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre, pp.9-13, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Téraèdre, pp.9-13, 2017</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les fan studies font au genre et inversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraèdre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan studies &amp; Gender studies : la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-14, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-14, 2017</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cervulle Maxime; Quemener Nelly; Vörös Florian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialismes, culture et communication, Tome 2, Cultural Studies, théories féministes et décoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.9-34, 2016, collection MatérialismeS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Queer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5580,2026 +6945,661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie critique du genre. Corps, sexualité, rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.229-238, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bouffonnerie désengagée ? Du comique anti-système à la critique hyperpersonnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humour et engagement politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.89-112, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du récit transmédiatique à l’esthétique post-média. Entretien avec Maxime Cervulle et Nelly Quemener par Nicolas Bole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.9-34, 2016, collection MatérialismeS</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le webdoc existe-t-il ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le blog documentaire, pp.567-578, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.89-112, 2015</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du récit transmédiatique à l’esthétique post-média</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le webdoc existe-t-il ?, Bole Nicolas et Mal Cédric (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Blog Documentaire, pp.567-578, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du récit transmédiatique à l’esthétique post-média</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, race et médias : divergences et convergences méthodologiques dans les sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le webdoc existe-t-il ?, Bole Nicolas et Mal Cédric (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Blog Documentaire, pp.567-578, 2014</w:t>
+              <w:t xml:space="preserve">Méthodes de recherches sur l’information et la communication. Regards croisés, Bourdeloie Hélène et Douyère David (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.79-98, 2014, collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du récit transmédiatique à l’esthétique post-média. Entretien avec Maxime Cervulle et Nelly Quemener par Nicolas Bole</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, race et médias. Divergences et convergences méthodologiques dans les sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le webdoc existe-t-il ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le blog documentaire, pp.567-578, 2014</w:t>
+              <w:t xml:space="preserve">Méthodes de recherche sur l'information et la communication - Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.79-98, 2014, collection MediaCritic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.79-98, 2014, collection MediaCritic</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contradictions corps/langage comme moteur du rire. Parodies et incarnations de genre chez les humoristes femmes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La face cachée du genre : le rôle du langage dans la transmission et la contestation des normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne Nouvelle, pp.85-103, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.79-98, 2014, collection MediaCritic</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminité et humour. De la moquerie à l’empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter sur le genre. Terrains et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.15-28, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne Nouvelle, pp.85-103, 2012</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour et homosexualités : vers une queerisation de l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Queer Images. Representations of Homosexualities in Contemporary Francophone Visual Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.139-158, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758787v1</w:t>
-              </w:r>
-[...1264 lines deleted...]
-                <w:t xml:space="preserve">hal-03758936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8181,90 +8181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garder les morts vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210 (4), pp.9-206, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8298,90 +8298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garder les morts vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8400,57 +8400,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploitations 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapports sociaux et hégémonie. Conflictualités dans les espaces publics (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8459,866 +8649,676 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.6708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialismes, culture et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vörös</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Studies, théories féministes et décoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, collection MatérialismeS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et qualification des discours. Conflictualités dans les espaces publics (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.6708⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cultural Studies – entretien avec Maxime Cervulle et Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cervulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Articles, Web- revue des industries culturelles et numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe en public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vörös</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, 2017</w:t>
+              <w:t xml:space="preserve">, 9, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 13, 2017</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergences : le genre dans la communication et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Cultural Studies – entretien avec Maxime Cervulle et Nelly Quemener</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recettes médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articles, Web- revue des industries culturelles et numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, pp.10-13, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires comestibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cervulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...392 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9375,90 +9375,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9502,51 +9502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2013, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9596,51 +9596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des identités de genre à l'ère du numérique Usages et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bourdeloie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9853,51 +9853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.18028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758449v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gou&#235;z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758567v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Dakhlia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2960" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6708" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22373" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Freitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Constant Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Weaver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.019.0116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chausseron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mustin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Char" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758745v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758776v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane B&#233;noliel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695309v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758807v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695315v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758919v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758636v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.18028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269941v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cervulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758449v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758634v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gou&#235;z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Dakhlia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2960" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956567v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758573v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6708" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22373" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Freitas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Renzo Dell'Omodarme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.693" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis-Constant Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Weaver" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758613v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758610v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.019.0116" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chausseron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Char" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rees-Roberts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758647v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane B&#233;noliel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758761v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758770v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758775v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758780v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758373v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758422v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>