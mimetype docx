--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -187,881 +187,1208 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. El caso Padilla de P. Giroud : de l’archive secrète à Cuba au programme officiel du Capes en France</w:t>
+                <w:t xml:space="preserve">La vie comme théâtre et grand théâtre du monde chez Alejo Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nelly Rajaonarivelo. </w:t>
+              <w:t xml:space="preserve">Fabrice Parisot; Alexis Yannopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPES Espagnol 2025 - Épreuve écrite disciplinaire - La composition - Pavel GIROUD, El caso Padilla [Film]</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-26, 2024, 9782340096394</w:t>
+              <w:t xml:space="preserve">Théâtre, théâtralité et théâtralisation dans la vie et l’œuvre d’Alejo Carpentier (1904-1980)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 147-161, 2026, Recherches Amériques latines, 978-2-336-58622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946212v1</w:t>
+                <w:t xml:space="preserve">hal-05580147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion n° 5 • Dominations et insoumissions</w:t>
+                <w:t xml:space="preserve">La risa burlona del sufrimiento. Violencia y humor negro en la literatura policial cubana (Menéndez y Lunar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nelly Rajaonarivelo. </w:t>
+              <w:t xml:space="preserve">Andrea Pezzè; Federico Cantoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPES Espagnol 2025 - Épreuve écrite disciplinaire - La composition - Pavel GIROUD, El caso Padilla [Film]</w:t>
+              <w:t xml:space="preserve">Sorriso amaro. El humorismo en las letras hispanoamericanas entre los siglos XX y XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teseo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 73-86, 2025, 9781917723251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55778/ts917723251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04946232v1</w:t>
+                <w:t xml:space="preserve">hal-05580085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier de composition n°4, Notion Fictions et réalités</w:t>
+                <w:t xml:space="preserve">La inquietante y extraña oscuridad en Las bestias de Ronaldo Menéndez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elvire Diaz; Marjorie Janer. </w:t>
+              <w:t xml:space="preserve">Sabine Schmitz, Daniel A. Verdú Schumann, Dante Barrientos Tecún. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPES Espagnol, Epreuve écrite disciplinaire, La composition. Discours et luttes politiques en Espagne et en Amérique latine. Antonio de CAPMANY Y DE MONTPALAU: Centinela contra franceses, Rodolfo USIGLI: El gesticulador</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diálogos con lo fantástico en el policial latinoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vervuert Iberoamericana, p. 141-162, 2025, 978-84-9192-506-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipses</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04513396v1</w:t>
+                <w:t xml:space="preserve">hal-05580112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«El mar de todos los adjetivos»: una visión intermedial de lo caribeño en Candela (2021) de Andrés Farías</w:t>
+                <w:t xml:space="preserve">“La realidad siempre supera la ficción”. Entrevista a Amir Valle: entre ficción y no ficción, pesquisas de periodismo y literatura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Adriana Tolentino; Patricia Tomé. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Domenico Antonio Cusato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gran pantalla dominicana. Volumen II. La ebullición creativa en el cine nacional (2010-2022)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.223-242, 2023, 978-94-92260-57-4</w:t>
+              <w:t xml:space="preserve">Los matices del negro. El género policial y sus variaciones en las literaturas hispanoamericanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visor, p. 115-133, 2025, 979-13-87745-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513446v1</w:t>
+                <w:t xml:space="preserve">hal-05580094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Gesticulador et la pensée de la mexicanité dans la post-Révolution</w:t>
+                <w:t xml:space="preserve">Introduction. El caso Padilla de P. Giroud : de l’archive secrète à Cuba au programme officiel du Capes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elvire Diaz; Marjorie Janer. </w:t>
+              <w:t xml:space="preserve">Nelly Rajaonarivelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPES Espagnol, Epreuve écrite disciplinaire, La composition. Discours et luttes politiques en Espagne et en Amérique latine. Antonio de CAPMANY Y DE MONTPALAU: Centinela contra franceses, Rodolfo USIGLI: El gesticulador.</w:t>
+              <w:t xml:space="preserve">CAPES Espagnol 2025 - Épreuve écrite disciplinaire - La composition - Pavel GIROUD, El caso Padilla [Film]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-222, 2023, 9782340-079571</w:t>
+              <w:t xml:space="preserve">, pp.7-26, 2024, 9782340096394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513385v1</w:t>
+                <w:t xml:space="preserve">hal-04946212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Habana Cinecittà: la ciudad neorrealista de Fernando Pérez</w:t>
+                <w:t xml:space="preserve">Notion n° 5 • Dominations et insoumissions [Dossier sur &amp;quot;El Caso Padilla&amp;quot; de P. Giroud]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Simone Ferrari, Emanuele Leonardi. </w:t>
+              <w:t xml:space="preserve">Nelly Rajaonarivelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rutas Atlánticas. Redes narrativas entre América Latina y Europa</w:t>
+              <w:t xml:space="preserve">CAPES Espagnol 2025 - Épreuve écrite disciplinaire - La composition - Pavel GIROUD, El caso Padilla [Film]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-279, 2024, 9782340096394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milano University Press</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03507064v2</w:t>
+                <w:t xml:space="preserve">hal-04946232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cara oculta de La Habana de Amir Valle (obra novelística y ensayística desde Jineteras, 2006)</w:t>
+                <w:t xml:space="preserve">Dossier de composition n°4, Notion Fictions et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Parisot. </w:t>
+              <w:t xml:space="preserve">Elvire Diaz; Marjorie Janer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire/décrire La Havane: Représentations dans la littérature et les arts visuels au XXe et XXIe siècles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAPES Espagnol, Epreuve écrite disciplinaire, La composition. Discours et luttes politiques en Espagne et en Amérique latine. Antonio de CAPMANY Y DE MONTPALAU: Centinela contra franceses, Rodolfo USIGLI: El gesticulador</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.373-378, 2023, 9782340-079571</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957042v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes d'Amir Valle, du journalisme à la fiction: autour de Habana Babilonia</w:t>
+                <w:t xml:space="preserve">«El mar de todos los adjetivos»: una visión intermedial de lo caribeño en Candela (2021) de Andrés Farías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Myriam Roche; Emilie Guyard. </w:t>
+              <w:t xml:space="preserve">Adriana Tolentino; Patricia Tomé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman noir et journalisme: en quête de vérité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, Presses Universitaires Savoie Mont Blanc; laboratoires ALTER et LLSETI, 2020, Collection Ecriture et représentation, 978-2-37741-055-2</w:t>
+              <w:t xml:space="preserve">La gran pantalla dominicana. Volumen II. La ebullición creativa en el cine nacional (2010-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almenara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-242, 2023, 978-94-92260-57-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197401v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cara oculta de La Habana de Amir Valle (obra novelística y ensayística desde Jineteras, 2006)</w:t>
+                <w:t xml:space="preserve">El Gesticulador et la pensée de la mexicanité dans la post-Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annarella O'Mahony. </w:t>
+              <w:t xml:space="preserve">Elvire Diaz; Marjorie Janer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuba : Representaciones del Infierno en la literatura de Amir Valle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ilion Verlag, 2018, Col. Valoración múltiple, 9781985784505</w:t>
+              <w:t xml:space="preserve">CAPES Espagnol, Epreuve écrite disciplinaire, La composition. Discours et luttes politiques en Espagne et en Amérique latine. Antonio de CAPMANY Y DE MONTPALAU: Centinela contra franceses, Rodolfo USIGLI: El gesticulador.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-222, 2023, 9782340-079571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870360v1</w:t>
+                <w:t xml:space="preserve">hal-04513385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Habana Cinecittà: la ciudad neorrealista de Fernando Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simone Ferrari, Emanuele Leonardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rutas Atlánticas. Redes narrativas entre América Latina y Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milano University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Texturas 1, 979-12-80325-30-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/texturas.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507064v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cara oculta de La Habana de Amir Valle (obra novelística y ensayística desde Jineteras, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Parisot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire/décrire La Havane: Représentations dans la littérature et les arts visuels au XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.136-153, 2021, Collection Études, 9782354124588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.37590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes d'Amir Valle, du journalisme à la fiction: autour de Habana Babilonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Roche; Emilie Guyard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman noir et journalisme: en quête de vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Presses Universitaires Savoie Mont Blanc; laboratoires ALTER et LLSETI, 2020, Collection Ecriture et représentation, 978-2-37741-055-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cara oculta de La Habana de Amir Valle (obra novelística y ensayística desde Jineteras, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annarella O'Mahony. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuba : Representaciones del Infierno en la literatura de Amir Valle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ilion Verlag, 2018, Col. Valoración múltiple, 9781985784505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El cine transcultural de Buñuel en México : el juego interfílmico y la autorreferencialidad en La hija del engaño (1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adalberto Santana; Rubén Torres Martínez; Margarita Vargas Canales; Dante Barrientos Tecún; Gérard Gómez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">México, tierra de acogida. Transculturaciones y mestizajes en el periodo contemporáneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional Autónoma de México (UNAM) / Centro de Investigación sobre América Latina y el Caribe (CIALC); Aix Marseille Université (AMU) / Centre Aixois d'Etudes Romanes (CAER), 2013, 978-607-02-4513-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1071,100 +1398,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPES Espagnol 2025 - Épreuve écrite disciplinaire - La composition - Pavel GIROUD, El caso Padilla [Film]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782340096394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1174,570 +1501,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El infierno en el paraíso cubano o el reverso de la postal en la obra de Amir Valle y Lorenzo Lunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Noir Caraïbe. Ecritures policières dans la zone caribéenne, 44, pp.87-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesromanes.14194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">De Tiznao (2015) a Candela (2021) de Andrés Farías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dante Barrientos Tecún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Noir Caraïbe. Ecritures policières dans la zone caribéenne. (44), pp.7-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesromanes.13943⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Noir Caraïbe. Ecritures policières dans la zone caribéenne, 44, pp.207-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.14485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956700v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Tiznao (2015) a Candela (2021) de Andrés Farías</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Barrientos Tecún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Noir Caraïbe. Ecritures policières dans la zone caribéenne, 44, pp.207-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesromanes.14485⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Noir Caraïbe. Ecritures policières dans la zone caribéenne. (44), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.13943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956749v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevista a Andrés Farías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Noir Caraïbe. Ecritures policières dans la zone caribéenne, 44, pp.227 - 248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesromanes.14544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmedialidad vector de transculturalidad americana en Barroco de Paul Leduc (1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lo “trans-” y la ficción hispanoamericana contemporánea, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muerte como motivo y red intermedial en Alejo Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos Americanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/4 (150)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du marronnage dans deux récits fictifs d’esclaves fugitifs antillais (Cuba, Martinique) : l’homme, le chien et la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Fuites en avant ou à rebours. La fuite en mots et en images, 22 | 2010, pp.267-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesromanes.515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1747,120 +2074,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noir Caraïbe. Écritures policières dans la zone caribéenne (Cahiers d'Etudes Romanes n°44)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Barrientos Tecún</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesromanes.13908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1870,114 +2197,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consagración de la primavera d’Alejo Carpentier comme rêve d’œuvre totale : système et sacre des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université de Provence (Aix Marseille 1), 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008AIX10088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03958811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2045,51 +2372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1A32B4C"/>
+    <w:nsid w:val="17DCFD15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2276,51 +2603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-rajaonarivelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4653-764X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132747294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04946212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rajaonarivelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15470-capes-espagnol-2025-epreuve-ecrite-disciplinaire-la-composition-pavel-giroud-el-caso-padilla-film--9782340096394.html?srsltid=AfmBOooxRQMIOS4IoWnzpuwtaQyUQYmB0S12f0avdEBL_4Hz0fcvDoZ2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04946232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14875-capes-espagnol-epreuve-ecrite-disciplinaire-la-composition-session-2024-9782340079571.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almenarapress.com/shop/almenara/tolentino-a-tome-p-eds-2024-la-gran-pantalla-dominicana-volumen-ii-la-ebullicion-creativa-en-el-cine/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507064v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://milanoup.unimi.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/texturas.59" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03957042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.37590" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01870360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04946161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14194" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tec&#250;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.13943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01870350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01164204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03952109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.13908" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AIX10088" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nelly-rajaonarivelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4653-764X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132747294" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05580147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rajaonarivelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05580085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editorialteseo.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts917723251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05580112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05580094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Valle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04946212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15470-capes-espagnol-2025-epreuve-ecrite-disciplinaire-la-composition-pavel-giroud-el-caso-padilla-film--9782340096394.html?srsltid=AfmBOooxRQMIOS4IoWnzpuwtaQyUQYmB0S12f0avdEBL_4Hz0fcvDoZ2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04946232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14875-capes-espagnol-epreuve-ecrite-disciplinaire-la-composition-session-2024-9782340079571.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513446v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almenarapress.com/shop/almenara/tolentino-a-tome-p-eds-2024-la-gran-pantalla-dominicana-volumen-ii-la-ebullicion-creativa-en-el-cine/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03507064v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://milanoup.unimi.it" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/texturas.59" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03957042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.37590" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03197401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01870360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04946161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14194" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14485" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Barrientos Tec&#250;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.13943" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.14544" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01870350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01872607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01164204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03952109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.13908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AIX10088" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>