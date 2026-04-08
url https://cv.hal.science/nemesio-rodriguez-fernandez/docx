--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2024“]</w:t>
+                <w:t xml:space="preserve">Aboveground biomass dataset from SMOS L-band vegetation optical depth and reference maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dunn</w:t>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Blannin</w:t>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Willett</w:t>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gobron</w:t>
+                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morris</w:t>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (8), pp.S11-S172. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1110-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1101-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05525230v1</w:t>
+                <w:t xml:space="preserve">hal-04993400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North American Greenhouse Gas Budget: Emissions, Removals, and Integration for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (2010–2019): Results From the Second REgional Carbon Cycle Assessment and Processes Study (RECCAP2)</w:t>
+                <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2024“]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poulter</w:t>
+                <w:t xml:space="preserve">R. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Murray‐tortarolo</w:t>
+                <w:t xml:space="preserve">J. Blannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Hayes</w:t>
+                <w:t xml:space="preserve">K. Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">N. Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbie M Andrew</w:t>
+                <w:t xml:space="preserve">G. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (4), pp.e2024GB008310. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (8), pp.S11-S172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024gb008310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-25-0102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037522v2</w:t>
+                <w:t xml:space="preserve">insu-05525230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground biomass dataset from SMOS L-band vegetation optical depth and reference maps</w:t>
+                <w:t xml:space="preserve">The North American Greenhouse Gas Budget: Emissions, Removals, and Integration for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (2010–2019): Results From the Second REgional Carbon Cycle Assessment and Processes Study (RECCAP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boitard</w:t>
+                <w:t xml:space="preserve">Benjamin Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+                <w:t xml:space="preserve">Guillermo Murray‐tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+                <w:t xml:space="preserve">Daniel J Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Richaume</w:t>
+                <w:t xml:space="preserve">Robbie M Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.1110-1119. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.e2024GB008310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1101-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024gb008310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993400v1</w:t>
+                <w:t xml:space="preserve">hal-05037522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Learning-Based Approach in Imaging Radiometry by Aperture Synthesis: An Alias-Free Method</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.6693-6711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -632,364 +632,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the channel dependence of vegetation effects on microwave emissions from soils</w:t>
+                <w:t xml:space="preserve">First mapping of polarization-dependent vegetation optical depth and soil moisture from SMAP L-band radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqi Zhang</w:t>
+                <w:t xml:space="preserve">Zhiqing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianjie Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shurun Tan</w:t>
+                <w:t xml:space="preserve">Jiancheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">Lu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huazhu Xue</w:t>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-spatial Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (3), pp.744-760. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 302, pp.113970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10095020.2023.2275616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388755v1</w:t>
+                <w:t xml:space="preserve">hal-04474658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mapping of polarization-dependent vegetation optical depth and soil moisture from SMAP L-band radiometry</w:t>
+                <w:t xml:space="preserve">Characterizing the channel dependence of vegetation effects on microwave emissions from soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqing Peng</w:t>
+                <w:t xml:space="preserve">Jiaqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianjie Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiancheng Shi</w:t>
+                <w:t xml:space="preserve">Shurun Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Hu</w:t>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">Huazhu Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 302, pp.113970. </w:t>
+              <w:t xml:space="preserve">Geo-spatial Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), pp.744-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10095020.2023.2275616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474658v1</w:t>
+                <w:t xml:space="preserve">hal-04388755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the uncertainties of satellite derived soil moisture at global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1034,2089 +1034,2089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of surface soil moisture retrieval to satellite-derived vegetation descriptors over wheat fields in the Kairouan plain</w:t>
+                <w:t xml:space="preserve">Above-Ground Biomass Estimation Based on Multi-Angular L -Band Measurements of Brightness Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Ayari</w:t>
+                <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+                <w:t xml:space="preserve">Yann H Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22797254.2023.2260555⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.5813-5827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3285288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263714v1</w:t>
+                <w:t xml:space="preserve">hal-04194859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above-Ground Biomass Estimation Based on Multi-Angular L -Band Measurements of Brightness Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of SMOS Soil Moisture Products over Core Validation Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colliander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+                <w:t xml:space="preserve">A. Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann H Kerr</w:t>
+                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.5813-5827. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.1-5/2502805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3285288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3272878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194859v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator of Flood-Irrigated Crops From SMOS and SMAP Soil Moisture Products in Southern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A twenty-year dataset of soil moisture and vegetation optical depth from AMSR-E/2 measurements using the multi-channel collaborative algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pascal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adrien Selles</w:t>
+                <w:t xml:space="preserve">Weimin Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiancheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3267825⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.113595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296520v1</w:t>
+                <w:t xml:space="preserve">hal-04118657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil moisture estimates at 1 km resolution making a synergistic use of Sentinel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dunn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Melanie Ades</w:t>
+                <w:t xml:space="preserve">Clement Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0090.1⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (6), pp.1221-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-1221-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04846861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A twenty-year dataset of soil moisture and vegetation optical depth from AMSR-E/2 measurements using the multi-channel collaborative algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianjie Zhao</w:t>
+                <w:t xml:space="preserve">Global Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weimin Ju</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jiancheng Shi</w:t>
+                <w:t xml:space="preserve">Melanie Ades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 292, pp.113595. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (9), pp.S11-S145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0090.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04118657v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture estimates at 1 km resolution making a synergistic use of Sentinel data</w:t>
+                <w:t xml:space="preserve">Indicator of Flood-Irrigated Crops From SMOS and SMAP Soil Moisture Products in Southern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Madelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">Claire Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Bazzi</w:t>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Albergel</w:t>
+                <w:t xml:space="preserve">Adrien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (6), pp.1221-1242. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4500205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-1221-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3267825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075477v1</w:t>
+                <w:t xml:space="preserve">hal-04296520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of SMOS Soil Moisture Products over Core Validation Sites</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Colliander</w:t>
+                <w:t xml:space="preserve">Tim Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kerr</w:t>
+                <w:t xml:space="preserve">Ellen Bartow-Gillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Wigneron</w:t>
+                <w:t xml:space="preserve">A. Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Yaari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">Robert Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3272878⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (9), pp.S1-S10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2023BAMSStateoftheClimate_Intro.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103410v1</w:t>
+                <w:t xml:space="preserve">hal-04846874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilation of ASCAT Radar Backscatter Coefficients over Southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Corchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Boyer</w:t>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Bartow-Gillies</w:t>
+                <w:t xml:space="preserve">Gabriel Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2023BAMSStateoftheClimate_Intro.1⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.4258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15174258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846874v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04191531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of ASCAT Radar Backscatter Coefficients over Southwestern France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An RFI-suppressed SMOS L-band multi-angular brightness temperature dataset spanning over a decade (since 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiancheng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15174258⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04191531v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RFI-suppressed SMOS L-band multi-angular brightness temperature dataset spanning over a decade (since 2010)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">Sensitivity of surface soil moisture retrieval to satellite-derived vegetation descriptors over wheat fields in the Kairouan plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Lili-Chabaane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.599. </w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.2260555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02499-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2023.2260555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388765v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid methodology using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State of the climate in 2021 : Global Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Nativel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Remi Madelon</w:t>
+                <w:t xml:space="preserve">Freya Aldred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2434. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (8), pp.S11-S142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14102434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0092.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696926v1</w:t>
+                <w:t xml:space="preserve">hal-04846969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the climate in 2021 : Global Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Dunn</w:t>
+                <w:t xml:space="preserve">Toward the Removal of Model Dependency in Soil Moisture Climate Data Records by Using an $L$-Band Scaling Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Aldred</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kate Willett</w:t>
+                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0092.1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.831-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3137008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846969v1</w:t>
+                <w:t xml:space="preserve">hal-04528288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Removal of Model Dependency in Soil Moisture Climate Data Records by Using an $L$-Band Scaling Reference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">From SMOS Soil Moisture to 3-hour Precipitation Estimates at 0.1° Resolution in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zoppis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Román-Cascón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3137008⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14030746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528288v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SMOS Soil Moisture to 3-hour Precipitation Estimates at 0.1° Resolution in Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring post-fire recovery of various vegetation biomes using multi-wavelength satellite remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Román-Cascón</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Emma Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kerr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.746. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (13), pp.3317-3336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14030746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3317-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764935v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring post-fire recovery of various vegetation biomes using multi-wavelength satellite remote sensing</w:t>
+                <w:t xml:space="preserve">Hybrid methodology using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bousquet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Simon Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (13), pp.3317-3336. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3317-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14102434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725230v1</w:t>
+                <w:t xml:space="preserve">hal-03696926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,299 +3174,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Band Soil Moisture Retrievals Using Microwave Based Temperature and Filtering. Towards Model-Independent Climate Data Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+                <w:t xml:space="preserve">State of the climate in 2020 : Global Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendy van der Vliet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tracy Scanlon</w:t>
+                <w:t xml:space="preserve">F. Aldred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13132480⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (8), pp.S11-S142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0098.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790215v1</w:t>
+                <w:t xml:space="preserve">hal-04846883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the climate in 2020 : Global Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Dunn</w:t>
+                <w:t xml:space="preserve">L-Band Soil Moisture Retrievals Using Microwave Based Temperature and Filtering. Towards Model-Independent Climate Data Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy van der Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aldred</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kate Willett</w:t>
+                <w:t xml:space="preserve">Wouter Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (8), pp.S11-S142. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.2480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0098.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13132480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04846883v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture downscaling using multiple modes of the DISPATCH algorithm in a semi-humid/humid region</w:t>
               </w:r>
@@ -3720,77 +3720,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling Flagging Strategies for Multi-Sensor Satellite Soil Moisture Climate Data Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy van der Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Colliander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Sensitivity of SMOS L-VOD to Forest Above-Ground Biomass at Global Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassan Saatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.1450. </w:t>
@@ -4014,77 +4014,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (9), pp.4291-4316. </w:t>
@@ -4122,64 +4122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Moisture Remote Sensing across Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Colliander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,1034 +4233,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS Neural Network Soil Moisture Data Assimilation in a Land Surface Model and Atmospheric Impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean European Carbon Sink Over 2010-2015 Estimated by Simultaneous Assimilation of Atmospheric CO2, Soil Moisture, and Vegetation Optical Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Richaume</w:t>
+                <w:t xml:space="preserve">M. Scholze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Aires</w:t>
+                <w:t xml:space="preserve">T. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vossbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11111334⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (13), pp.796-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355077v1</w:t>
+                <w:t xml:space="preserve">hal-02622202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite-observed pantropical carbon dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (9), pp.944-951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-019-0478-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean European Carbon Sink Over 2010-2015 Estimated by Simultaneous Assimilation of Atmospheric CO2, Soil Moisture, and Vegetation Optical Depth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Knorr</w:t>
+                <w:t xml:space="preserve">SMOS Neural Network Soil Moisture Data Assimilation in a Land Surface Model and Atmospheric Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vossbeck</w:t>
+                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wu</w:t>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (13), pp.796-803. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL085725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11111334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622202v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of SMOS L-band vegetation optical depth (L-VOD) data sets: high sensitivity of L-VOD to above-ground biomass in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of SMOS, SMAP, ASCAT and Sentinel-1 soil moisture products at sites in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Richaume</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4627-2018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10040569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622055v1</w:t>
+                <w:t xml:space="preserve">hal-01900522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SMOS, SMAP, ASCAT and Sentinel-1 soil moisture products at sites in southwestern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An evaluation of SMOS L-band vegetation optical depth (L-VOD) data sets: high sensitivity of L-VOD to above-ground biomass in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Wigneron</w:t>
+                <w:t xml:space="preserve">Alexandre Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), 17 p. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (14), pp.4627-4645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10040569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900522v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of three different data fusion approaches on the quality of soil moisture retrievals from multiple passive microwave sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite passive microwaves reveal recent climate-induced carbon losses in African drylands, 2010-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard de Jeu</w:t>
+                <w:t xml:space="preserve">Torbern Tagesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Parinussa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+                <w:t xml:space="preserve">Josep Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10010107⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.827 - 835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0530-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623274v1</w:t>
+                <w:t xml:space="preserve">hal-01806711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite passive microwaves reveal recent climate-induced carbon losses in African drylands, 2010-2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">The effect of three different data fusion approaches on the quality of soil moisture retrievals from multiple passive microwave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torbern Tagesson</w:t>
+                <w:t xml:space="preserve">Robert Parinussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Peñuelas</w:t>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (5), pp.827 - 835. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0530-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10010107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806711v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of ecosystem-scale plant water storage and leaf phenology observed by satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5305,783 +5305,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The merging of radiative transfer based surface soil moisture data from SMOS and AMSR-E</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The global SMOS Level 3 daily soil moisture and brightness temperature maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A. M. de Jeu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 189, pp.180-193. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.293-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-293-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595237v1</w:t>
+                <w:t xml:space="preserve">hal-01602625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating soil moisture retrievals from ESA's SMOS and NASA's SMAP brightness temperature datasets</w:t>
+                <w:t xml:space="preserve">SMOS near-real-time soil moisture product: processor overview and first validation results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amen Al Yaari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+                <w:t xml:space="preserve">Joaquín Muñoz Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. O'Neill</w:t>
+                <w:t xml:space="preserve">Joaquin Muñoz Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 193, pp.257-273. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.5201 - 5216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-5201-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605761v1</w:t>
+                <w:t xml:space="preserve">hal-02406211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS near-real-time soil moisture product: processor overview and first validation results</w:t>
+                <w:t xml:space="preserve">Evaluating soil moisture retrievals from ESA's SMOS and NASA's SMAP brightness temperature datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Muñoz Sabater</w:t>
+                <w:t xml:space="preserve">Amen Al Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Muñoz Sabater</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
+                <w:t xml:space="preserve">P.E. O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (10), pp.5201 - 5216. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.257-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-21-5201-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406211v1</w:t>
+                <w:t xml:space="preserve">hal-01605761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global SMOS Level 3 daily soil moisture and brightness temperature maps</w:t>
+                <w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and vegetation optical depth product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roberto Fernandez Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-293-2017⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9050457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602625v1</w:t>
+                <w:t xml:space="preserve">hal-01606578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and vegetation optical depth product</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+                <w:t xml:space="preserve">The merging of radiative transfer based surface soil moisture data from SMOS and AMSR-E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+                <w:t xml:space="preserve">Richard A. M. de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (5), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.180-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs9050457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606578v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term global surface soil moisture fields using an SMOS-Trained neural network applied to AMSR-E data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (11), 27 p. </w:t>
@@ -6119,64 +6119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of SMOS performance in terms of global soil moisture monitoring after six years in operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,363 +6247,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01321425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESA's Soil Moisture and Ocean Salinity mission: From science to operational applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global SMOS soil moisture retrievals from the land parameter retrieval model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mecklenburg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reul</w:t>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, part B, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200755v1</w:t>
+                <w:t xml:space="preserve">hal-02636729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global SMOS soil moisture retrievals from the land parameter retrieval model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+                <w:t xml:space="preserve">ESA's Soil Moisture and Ocean Salinity mission: From science to operational applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mecklenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+                <w:t xml:space="preserve">L. Kaleschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636729v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing regression equations to derive long-term global soil moisture datasets from passive microwave observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,77 +6692,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Moisture Retrieval Using Neural Networks: Application to SMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7760,51 +7760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 694 (2), pp.943-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8011,51 +8011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodríguez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 455 (3), pp.971. </w:t>
@@ -8106,51 +8106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Far‐Infrared Spectrum of the Sagittarius B2 Region: Extended Molecular Absorption, Photodissociation, and Photoionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8223,51 +8223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Martin-Pintado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8359,51 +8359,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">45 years of global satellite soil moisture for hydrological and climate applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Stradiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,51 +8493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Need of a New High-Resolution L-Band Mission to Study Land/Water/Ice Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8627,103 +8627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above Ground Biomass Estimation from Passive Microwaves Brightness Temperatures Using Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7795-7798, </w:t>
@@ -8774,90 +8774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating High Resolution Soil Moisture Maps in the Framework of the ESA CCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Ghaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5800-5803, </w:t>
@@ -8895,51 +8895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SMOS-HR Mission: Science Case and Project Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9042,90 +9042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating High Resolution Soil Moisture Maps in the Framework of the ESA CCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaith Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
@@ -9157,459 +9157,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-band soil moisture retrievals using microwave based temperature and filtering. Towards model-independent climate data records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracy Scanlon</w:t>
+                <w:t xml:space="preserve">Global Assessment of Droughts in the Last Decade from SMOS Root Zone Soil Moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.7504, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, France. pp.8628-8631, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846986v1</w:t>
+                <w:t xml:space="preserve">hal-03758450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Assessment of Droughts in the Last Decade from SMOS Root Zone Soil Moisture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Towards the Removal of Model Bias from ESA CCI SM by Using an L-Band Scaling Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Parrens</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554773⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6194-6197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758450v1</w:t>
+                <w:t xml:space="preserve">hal-04837376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien H. Wagner</w:t>
+                <w:t xml:space="preserve">Towards the removal of model bias from ESA CCI SM by using an L-band scaling reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Shalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Scalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.5786, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-4800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04846990v1</w:t>
+                <w:t xml:space="preserve">hal-04846993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Follow-Up for the Soil Moisture and Ocean Salinity Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9617,535 +9617,535 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgium. pp.7831-7834, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the removal of model bias from ESA CCI SM by using an L-band scaling reference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracy Scalon</w:t>
+                <w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien H. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-4800, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.5786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04846993v1</w:t>
+                <w:t xml:space="preserve">hal-04846990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Removal of Model Bias from ESA CCI SM by Using an L-Band Scaling Reference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Albitar</w:t>
+                <w:t xml:space="preserve">A follow-up for the Soil Moisture and Ocean Salinity mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6194-6197, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.4796, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837376v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A follow-up for the Soil Moisture and Ocean Salinity mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+                <w:t xml:space="preserve">L-band soil moisture retrievals using microwave based temperature and filtering. Towards model-independent climate data records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy van der Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.4796, </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.7504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846995v1</w:t>
+                <w:t xml:space="preserve">hal-04846986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new L-band passive radiometer for earth observation : SMOS-high resolution (SMOS-HR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10153,51 +10153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARRS.International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5978-2981, </w:t>
@@ -10235,103 +10235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After almost 10 years in orbit: first glance at synergisms and new results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2019, Yokohama, Japan. pp.6154-6157, </w:t>
@@ -10369,103 +10369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of tropical carbon changes using SMOS-IC vegetation optical depth index during 2010-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t>
@@ -10494,51 +10494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS-HR: A High Resolution L-Band Passive Radiometer for Earth Science and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,51 +10546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8392-8395, </w:t>
@@ -10622,770 +10622,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies betwwen Smos and sentinel-3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+                <w:t xml:space="preserve">Constraining terrestrial carbon fluxes through assimilation of SMOS products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Scholze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vossbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517488⟩</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737003v1</w:t>
+                <w:t xml:space="preserve">hal-02737640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smos L-Band vegetation optical depth is highly sensitive to aboveground biomass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L-Band Radiometry for Assessing Water Cycle: Recent Advances and Way Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bindlish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon H. Yueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara Entekhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2018, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736918v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Band Radiometry for Assessing Water Cycle: Recent Advances and Way Forward</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Present and future of L-Band radiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon H. Yueh</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dara Entekhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Bindlish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395211v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future of L-Band radiometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Synergies betwwen Smos and sentinel-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tong Lee</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+              <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517457⟩</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737056v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining terrestrial carbon fluxes through assimilation of SMOS products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Wu</w:t>
+                <w:t xml:space="preserve">Smos L-Band vegetation optical depth is highly sensitive to aboveground biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737640v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS-IC: Current status and overview of soil moisture and VOD applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Fernández-Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
@@ -11423,103 +11423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS-IC vegetation optical depth index in monitoring aboveground carbon changes in the tropical continents during 2010–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
@@ -11570,77 +11570,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global retrieval of soil moisture using neural networks trained with synthetic radiometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11691,103 +11691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS and applications: First glance at synergistic and new results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t>
@@ -11825,90 +11825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS after six years in operations: first glance at climatic trends and anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11959,77 +11959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12106,77 +12106,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleven-years of an homogeneous soil moisture dataset from AMSR-E and SMOS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12218,51 +12218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS the water cycle mission : an overview, Earth Observation for water cycle science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Delwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12356,90 +12356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time series of soil moisture obtained using neural networks : application to AMSR-E and SMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
@@ -12468,64 +12468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of SMOS level 3 soil moisture data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12606,90 +12606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time series of soil moisture retrieved from AMSR‐E and SMOS Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Research Institute (ESRIN). ITA., Oct 2015, Frascati, Italy</w:t>
@@ -12718,90 +12718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global SMOS soil moisture retrievals using the land parameter retrieval model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12843,90 +12843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS mains results over land after 4 years in orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12981,90 +12981,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study towards the integration of SMOS soil moisture in a consistent climate record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Satellite Soil Moisture Validation &amp; Application Workshop 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. n.p</w:t>
@@ -13093,103 +13093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of SMOS level 2 and level 3 soil moisture at the SMOSREX site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Quebec, Canada</w:t>
@@ -13456,1070 +13456,1070 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three different data fusion approaches that uses satellite soil moisture from different passive microwave sensors to construct one consistent climate record</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">SMOS and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594788v1</w:t>
+                <w:t xml:space="preserve">hal-01595633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS and hydrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS soil moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Parrens</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595633v1</w:t>
+                <w:t xml:space="preserve">hal-01594464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS soil moisture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">SOIL moisture data intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peggy O'Neill</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594464v1</w:t>
+                <w:t xml:space="preserve">hal-01595617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOIL moisture data intercomparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Evaluation of three different data fusion approaches that uses satellite soil moisture from different passive microwave sensors to construct one consistent climate record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595617v1</w:t>
+                <w:t xml:space="preserve">hal-01594788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of SMOS soil moisture in a consistent soil moisture climate record</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radiative transfer based approach to merge SMOS and AMSR‐e soil moisture retrievals into one consistent record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 2015</w:t>
+              <w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Frascati, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742137v1</w:t>
+                <w:t xml:space="preserve">hal-01237187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiative transfer based approach to merge SMOS and AMSR‐e soil moisture retrievals into one consistent record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+                <w:t xml:space="preserve">Testing simple regression equations to derive long-term global soil moisture datasets from satellite-based brightness temperature observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Frascati, Italy. 2015</w:t>
+              <w:t xml:space="preserve">2. SMOS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Madrid, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237187v1</w:t>
+                <w:t xml:space="preserve">hal-02741876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing simple regression equations to derive long-term global soil moisture datasets from satellite-based brightness temperature observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Testing simple local regression equations to derive long‐term global soil moisture datasets from passive microwave observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. SMOS Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Madrid, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Earth Observation for Water Cycle Science 2015 ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Frascati, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741876v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing simple local regression equations to derive long‐term global soil moisture datasets from passive microwave observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">The integration of SMOS soil moisture in a consistent soil moisture climate record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Observation for Water Cycle Science 2015 ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Frascati, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237193v1</w:t>
+                <w:t xml:space="preserve">hal-02742137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS level3 and 4: new products for new science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14613,559 +14613,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fine Resolution Explorer for Salinity, Carbon and Hydrology (FRESCH): A Satellite Mission to Study Ocean-Land-Ice Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">A gap-filled global long-term satellite soil moisture climate data record from ESA CCI SM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Stradiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Rixen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+                <w:t xml:space="preserve">Thomas Frederikse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Brandt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chiara Corbari</w:t>
+                <w:t xml:space="preserve">Martin Hirschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641846⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837233v1</w:t>
+                <w:t xml:space="preserve">hal-04846904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gap-filled global long-term satellite soil moisture climate data record from ESA CCI SM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Stradiotti</w:t>
+                <w:t xml:space="preserve">Melt detection from SMOS enhanced resolution brightness temperatures on the Antarctic and Greenland ice sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zeiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frederikse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nemesio Rodriguez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16611⟩</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846904v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt detection from SMOS enhanced resolution brightness temperatures on the Antarctic and Greenland ice sheets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessment of SMOS soil moisture considering the heterogeneity of geophysical parameters within the footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7605⟩</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846896v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of SMOS soil moisture considering the heterogeneity of geophysical parameters within the footprint</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Kerr</w:t>
+                <w:t xml:space="preserve">The Fine Resolution Explorer for Salinity, Carbon and Hydrology (FRESCH): A Satellite Mission to Study Ocean-Land-Ice Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Corbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. IEEE, pp.6705-6708, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846899v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Seasonal Soil Moisture Retrieval Errors in the Generation of Climate Data Records</w:t>
               </w:r>
@@ -15203,51 +15203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -15445,77 +15445,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Stradiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -15566,90 +15566,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above-Ground Biomass estimation: a machine learning approach based on multi-angular L-Band passive microwaves brightness temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio-César Salazar-Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -15687,103 +15687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid methodology based on Neural Network and Change detection approaches and using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. 2022, </w:t>
@@ -15821,90 +15821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development and relevance of a consistent flagging strategy for multi-sensor satellite soil moisture climate records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy van der Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Colliander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15955,103 +15955,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESA CCI and C3S Soil Moisture Products: Generation and Quality Assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hirschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -16115,77 +16115,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Escorihuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16277,77 +16277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blunden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Ades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Climate in 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105 (8), pp.S1-S11, 2024, </w:t>
@@ -16385,77 +16385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture retrieval algorithms: the SMOS case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Biltar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16817,508 +16817,508 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Science Requirements</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-123, CESBIO. 2024, pp.22</w:t>
+                <w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 1 SO-TN-CB-GS-0104 REQ-16: R&amp;D CASE STUDY 1 SMOS VALIDATION AND COMMITTED AREAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0104, CESBIO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845212v1</w:t>
+                <w:t xml:space="preserve">hal-04840013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">OSMOSE VOD data set documentation and analysis report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0118, CESBIO. 2024, pp.SO-TN-CB-GS-0118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840129v1</w:t>
+                <w:t xml:space="preserve">hal-04840217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSMOSE VOD data set documentation and analysis report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0118, CESBIO. 2024, pp.SO-TN-CB-GS-0118</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840217v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 1 SO-TN-CB-GS-0104 REQ-16: R&amp;D CASE STUDY 1 SMOS VALIDATION AND COMMITTED AREAS</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0104, CESBIO. 2024</w:t>
+                <w:t xml:space="preserve">Climate Science Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-123, CESBIO. 2024, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840013v1</w:t>
+                <w:t xml:space="preserve">hal-04845212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE - Executive Summary Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0120, CESBIO. 2024, pp.SO-TN-CB-GS-0120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17353,90 +17353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 3 SO-TN-CB-GS-0113 REQ-16: R&amp;D CASE STUDY 3 SAMPLING/REPRESENTATIVENESS/SCALE ERRORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0113, CESBIO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17471,90 +17471,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 2 SMOS VALIDATION IN ORGANIC SOIL SO-TN-CB-GS-0112 REQ-16: R&amp;D CASE STUDY 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0112, cesbio. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17576,77 +17576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSMOSE Database Manual Microwave T3-D06 (TN #03)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0115, CESBIO. 2023, pp.SO-TN-CB-GS-0115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17658,494 +17658,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SMOS NRT SM products for QWG 31</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0096, CESBIO. 2020</w:t>
+                <w:t xml:space="preserve">Evaluation of NRT SM for QWG30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0089, CESBIO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840636v1</w:t>
+                <w:t xml:space="preserve">hal-04840628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SMAP and SMOS as reference for CCI</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0094, CESBIO. 2020</w:t>
+                <w:t xml:space="preserve">Evaluation of SMOS NRT SM products for QWG 31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0096, CESBIO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845048v1</w:t>
+                <w:t xml:space="preserve">hal-04840636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NRT SM for QWG30</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evaluation of SMAP and SMOS as reference for CCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0089, CESBIO. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0094, CESBIO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840628v1</w:t>
+                <w:t xml:space="preserve">hal-04845048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Near Real Time soil moisture for QWG27</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Low Frequency Passive Microwave User Requirement Consolidation Study: Requirement analysis for future systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Escorihuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SO-TN-CB-GS-0086, CESBIO. 2019</w:t>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0075, CESBIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840583v1</w:t>
+                <w:t xml:space="preserve">hal-04840965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NRT products for QWG28</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Near Real Time soil moisture for QWG27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SO-TN-CB-GS-0087, CESBIO. 2019</w:t>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0086, CESBIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840600v1</w:t>
+                <w:t xml:space="preserve">hal-04840583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Passive Microwave User Requirement Consolidation Study: Requirement analysis for future systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evaluation of NRT products for QWG28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SO-TN-CB-GS-0075, CESBIO. 2019</w:t>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0087, CESBIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840965v1</w:t>
+                <w:t xml:space="preserve">hal-04840600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation NRT SM products for QWG29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0088, CESBIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18176,90 +18176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS Near-Real-Time Soil Moisture processor: Recommended neural network configuration and algorithm description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Munoz-Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CESBIO; ECMWF. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18450,51 +18450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037522v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Murray&#8208;tortarolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Hayes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008310" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1101-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faucheron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3373875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurun Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhu Xue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2023.2275616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aberer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2260555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H Kerr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3285288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3267825" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Albergel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1221-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colliander" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Wigneron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3272878" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04191531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corchia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174258" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02499-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Schalie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scanlon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3137008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03725230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3317-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien H. Wagner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790215v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy van der Vliet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132480" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aldred" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0098.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyao Zheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishen L&#252;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102530" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assouel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dunitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3109730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Jeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203439" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091450" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03360546v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Dutra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4291-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020190" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111334" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403129v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0478-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vossbeck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085725" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622055v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4627-2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040569" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Schalie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parinussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010107" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0530-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. M. de Jeu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. O'Neill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406211v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz Sabater" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Mu&#241;oz Sabater" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5201-2017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-293-2017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606578v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez Moran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050457" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110959" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mecklenburg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drusch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaleschke" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2015.08.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WGZHC63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jeu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.11.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDQWRBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400796v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2430845" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hill" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323044" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Schuster" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116612" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saintonge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Kauffmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Kramer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tacconi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Buchbender" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18677.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18823.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460480v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Israel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911722" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912873" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014441" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394736v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amo-Baladr&#243;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;n-Pintado" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/943" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Martin-Pintado" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Wilson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Apponi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Requena-Torres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Franco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065190" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Goicoechea" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379704" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394625v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin-Pintado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaume" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vicente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/307399" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stradiotti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Preimesberger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Formanek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19999" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaleschke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283415" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829275v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884093" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884832" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883205" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731251v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2147" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846986v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7504" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554773" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846990v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5786" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837347v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554241" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846993v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Shalie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scalon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837376v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Albitar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553024" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4796" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900227" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789638v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737003v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517488" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736918v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517558" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395211v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindlish" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Yueh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Entekhabi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737056v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517457" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737640v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518724" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737639v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lannoy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez-Mor&#225;n" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519382" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518750" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736324v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127273" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737123v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128270" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729420" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743418v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy O'Neill" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729417" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594697v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Delwart" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Mecklenburg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferrazzoli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738841v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739347v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237192v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738687v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744022v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drusch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744118v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guibert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401247v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;lle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482739v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And All" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594788v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595633v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594464v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595617v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742137v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237187v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237193v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800603v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837233v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rixen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corbari" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641846" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846904v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederikse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirschi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16611" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846896v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez Fernandez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7605" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846899v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5023" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846909v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13940" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846958v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boresch" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Himmelbauer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Crapolicchio" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8102" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846953v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13224" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846916v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Richaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13701" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846974v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3698" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846978v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10740" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846980v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9796" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846998v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Escorihuela" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9995" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789851v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Biltar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10355-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713995v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541958v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845212v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840217v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840013v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839861v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840062v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840251v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840636v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845048v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840628v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840583v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840600v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840965v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840615v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877725v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz-Sabater" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1101-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037522v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Murray&#8208;tortarolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Hayes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faucheron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3373875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurun Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhu Xue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2023.2275616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aberer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H Kerr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3285288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colliander" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Wigneron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3272878" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Albergel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1221-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3267825" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04191531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174258" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02499-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2260555" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Schalie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scanlon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3137008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03725230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3317-2022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102434" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien H. Wagner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aldred" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0098.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy van der Vliet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyao Zheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishen L&#252;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102530" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assouel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dunitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3109730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Jeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203439" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091450" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03360546v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Dutra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4291-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020190" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622202v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vossbeck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085725" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0478-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111334" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040569" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4627-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0530-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Schalie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parinussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-293-2017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz Sabater" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Mu&#241;oz Sabater" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5201-2017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. O'Neill" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606578v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez Moran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050457" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. M. de Jeu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110959" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2015.08.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WGZHC63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mecklenburg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drusch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaleschke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jeu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.11.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDQWRBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400796v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2430845" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hill" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323044" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Schuster" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116612" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saintonge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Kauffmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Kramer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tacconi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Buchbender" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18677.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18823.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460480v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Israel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911722" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912873" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014441" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394736v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amo-Baladr&#243;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;n-Pintado" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/943" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Martin-Pintado" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Wilson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Apponi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Requena-Torres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Franco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065190" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Goicoechea" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379704" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394625v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin-Pintado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaume" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vicente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/307399" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stradiotti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Preimesberger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Formanek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19999" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaleschke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283415" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829275v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884093" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884832" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883205" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731251v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2147" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758450v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554773" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Albitar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553024" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846993v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Shalie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scalon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4800" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837347v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554241" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846990v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5786" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846995v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4796" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846986v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7504" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900227" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789638v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737640v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518724" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395211v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindlish" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Yueh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Entekhabi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737056v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517457" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737003v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517488" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517558" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737639v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lannoy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez-Mor&#225;n" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519382" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518750" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736324v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127273" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737123v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128270" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729420" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743418v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy O'Neill" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729417" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594697v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Delwart" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Mecklenburg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferrazzoli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738841v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739347v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237192v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738687v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744022v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drusch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744118v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guibert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401247v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;lle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482739v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And All" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594464v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595617v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594788v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237187v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741876v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237193v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742137v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800603v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846904v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederikse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirschi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16611" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846896v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez Fernandez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7605" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846899v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5023" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837233v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rixen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corbari" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641846" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846909v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13940" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846958v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boresch" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Himmelbauer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Crapolicchio" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8102" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846953v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13224" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846916v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Richaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13701" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846974v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3698" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846978v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10740" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846980v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9796" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846998v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Escorihuela" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9995" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789851v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Biltar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10355-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713995v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541958v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840013v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840217v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839861v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840062v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840251v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840628v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840636v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845048v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840965v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840583v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840600v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840615v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877725v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz-Sabater" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>