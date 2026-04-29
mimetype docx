--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground biomass dataset from SMOS L-band vegetation optical depth and reference maps</w:t>
+                <w:t xml:space="preserve">The North American Greenhouse Gas Budget: Emissions, Removals, and Integration for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (2010–2019): Results From the Second REgional Carbon Cycle Assessment and Processes Study (RECCAP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boitard</w:t>
+                <w:t xml:space="preserve">Benjamin Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+                <w:t xml:space="preserve">Guillermo Murray‐tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+                <w:t xml:space="preserve">Daniel J Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Richaume</w:t>
+                <w:t xml:space="preserve">Robbie M Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.1110-1119. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.e2024GB008310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1101-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024gb008310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993400v1</w:t>
+                <w:t xml:space="preserve">hal-05037522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Climate [in “State of the Climate in 2024“]</w:t>
               </w:r>
@@ -368,161 +368,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05525230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North American Greenhouse Gas Budget: Emissions, Removals, and Integration for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O (2010–2019): Results From the Second REgional Carbon Cycle Assessment and Processes Study (RECCAP2)</w:t>
+                <w:t xml:space="preserve">Aboveground biomass dataset from SMOS L-band vegetation optical depth and reference maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poulter</w:t>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Murray‐tortarolo</w:t>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Hayes</w:t>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbie M Andrew</w:t>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (4), pp.e2024GB008310. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1110-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024gb008310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1101-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037522v2</w:t>
+                <w:t xml:space="preserve">hal-04993400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-Learning-Based Approach in Imaging Radiometry by Aperture Synthesis: An Alias-Free Method</w:t>
               </w:r>
@@ -560,51 +564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.6693-6711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -632,364 +636,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mapping of polarization-dependent vegetation optical depth and soil moisture from SMAP L-band radiometry</w:t>
+                <w:t xml:space="preserve">Characterizing the channel dependence of vegetation effects on microwave emissions from soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqing Peng</w:t>
+                <w:t xml:space="preserve">Jiaqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianjie Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiancheng Shi</w:t>
+                <w:t xml:space="preserve">Shurun Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Hu</w:t>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">Huazhu Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 302, pp.113970. </w:t>
+              <w:t xml:space="preserve">Geo-spatial Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), pp.744-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10095020.2023.2275616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474658v1</w:t>
+                <w:t xml:space="preserve">hal-04388755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the channel dependence of vegetation effects on microwave emissions from soils</w:t>
+                <w:t xml:space="preserve">First mapping of polarization-dependent vegetation optical depth and soil moisture from SMAP L-band radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqi Zhang</w:t>
+                <w:t xml:space="preserve">Zhiqing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianjie Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shurun Tan</w:t>
+                <w:t xml:space="preserve">Jiancheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">Lu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huazhu Xue</w:t>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-spatial Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (3), pp.744-760. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 302, pp.113970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10095020.2023.2275616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388755v1</w:t>
+                <w:t xml:space="preserve">hal-04474658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the uncertainties of satellite derived soil moisture at global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1034,7308 +1038,7450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above-Ground Biomass Estimation Based on Multi-Angular L -Band Measurements of Brightness Temperatures</w:t>
+                <w:t xml:space="preserve">Sensitivity of surface soil moisture retrieval to satellite-derived vegetation descriptors over wheat fields in the Kairouan plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+                <w:t xml:space="preserve">Emna Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann H Kerr</w:t>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Lili-Chabaane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3285288⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.2260555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2023.2260555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194859v1</w:t>
+                <w:t xml:space="preserve">hal-04263714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of SMOS Soil Moisture Products over Core Validation Sites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Yaari</w:t>
+                <w:t xml:space="preserve">Robert Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">John Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3272878⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (9), pp.S11-S145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0090.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04103410v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A twenty-year dataset of soil moisture and vegetation optical depth from AMSR-E/2 measurements using the multi-channel collaborative algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicator of Flood-Irrigated Crops From SMOS and SMAP Soil Moisture Products in Southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Hu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jiancheng Shi</w:t>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113595⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4500205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3267825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118657v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture estimates at 1 km resolution making a synergistic use of Sentinel data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clement Albergel</w:t>
+                <w:t xml:space="preserve">Above-Ground Biomass Estimation Based on Multi-Angular L -Band Measurements of Brightness Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-1221-2023⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.5813-5827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3285288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075477v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gobron</w:t>
+                <w:t xml:space="preserve">A twenty-year dataset of soil moisture and vegetation optical depth from AMSR-E/2 measurements using the multi-channel collaborative algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjie Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Ades</w:t>
+                <w:t xml:space="preserve">Weimin Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiancheng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (9), pp.S11-S145. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.113595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0090.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04846861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator of Flood-Irrigated Crops From SMOS and SMAP Soil Moisture Products in Southern India</w:t>
+                <w:t xml:space="preserve">Soil moisture estimates at 1 km resolution making a synergistic use of Sentinel data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pascal</w:t>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">Hassan Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Kerr</w:t>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Selles</w:t>
+                <w:t xml:space="preserve">Clement Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, pp.4500205. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (6), pp.1221-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3267825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-1221-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296520v1</w:t>
+                <w:t xml:space="preserve">hal-04075477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Performance of SMOS Soil Moisture Products over Core Validation Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Boyer</w:t>
+                <w:t xml:space="preserve">A. Colliander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Bartow-Gillies</w:t>
+                <w:t xml:space="preserve">Y. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melanie Ades</w:t>
+                <w:t xml:space="preserve">J-P Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Adler</w:t>
+                <w:t xml:space="preserve">A. Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2023BAMSStateoftheClimate_Intro.1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.1-5/2502805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3272878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846874v1</w:t>
+                <w:t xml:space="preserve">hal-04103410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of ASCAT Radar Backscatter Coefficients over Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Corchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (17), pp.4258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs15174258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04191531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RFI-suppressed SMOS L-band multi-angular brightness temperature dataset spanning over a decade (since 2010)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Bartow-Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Ades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (9), pp.S1-S10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2023BAMSStateoftheClimate_Intro.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02499-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04388765v1</w:t>
+                <w:t xml:space="preserve">hal-04846874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of surface soil moisture retrieval to satellite-derived vegetation descriptors over wheat fields in the Kairouan plain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+                <w:t xml:space="preserve">An RFI-suppressed SMOS L-band multi-angular brightness temperature dataset spanning over a decade (since 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiancheng Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.2260555. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22797254.2023.2260555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04263714v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the climate in 2021 : Global Climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid methodology using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Aldred</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kate Willett</w:t>
+                <w:t xml:space="preserve">Simon Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103 (8), pp.S11-S142. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0092.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14102434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846969v1</w:t>
+                <w:t xml:space="preserve">hal-03696926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Removal of Model Dependency in Soil Moisture Climate Data Records by Using an $L$-Band Scaling Reference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">State of the climate in 2021 : Global Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin van der Schalie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
+                <w:t xml:space="preserve">Freya Aldred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3137008⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (8), pp.S11-S142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-22-0092.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528288v1</w:t>
+                <w:t xml:space="preserve">hal-04846969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SMOS Soil Moisture to 3-hour Precipitation Estimates at 0.1° Resolution in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Removal of Model Dependency in Soil Moisture Climate Data Records by Using an $L$-Band Scaling Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pellarin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14030746⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.831-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3137008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764935v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring post-fire recovery of various vegetation biomes using multi-wavelength satellite remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From SMOS Soil Moisture to 3-hour Precipitation Estimates at 0.1° Resolution in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zoppis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bousquet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Carlos Román-Cascón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (13), pp.3317-3336. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-3317-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14030746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725230v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid methodology using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t>
+                <w:t xml:space="preserve">Monitoring post-fire recovery of various vegetation biomes using multi-wavelength satellite remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Nativel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Emma Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2434. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (13), pp.3317-3336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14102434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-3317-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696926v1</w:t>
+                <w:t xml:space="preserve">hal-03725230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERA5-Land: a state-of-the-art global reanalysis dataset for land applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Prigent</w:t>
+                <w:t xml:space="preserve">Joaquín Muñoz-Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien H. Wagner</w:t>
+                <w:t xml:space="preserve">Emanuel Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Agustí-Panareda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Arduini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112345⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.4349-4383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4349-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172193v1</w:t>
+                <w:t xml:space="preserve">insu-03668279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the climate in 2020 : Global Climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kate Willett</w:t>
+                <w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien H. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0098.1⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.112345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04846883v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-Band Soil Moisture Retrievals Using Microwave Based Temperature and Filtering. Towards Model-Independent Climate Data Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy van der Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (13), pp.2480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13132480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture downscaling using multiple modes of the DISPATCH algorithm in a semi-humid/humid region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merlin</w:t>
+                <w:t xml:space="preserve">State of the climate in 2020 : Global Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aldred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102530⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (8), pp.S11-S142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0098.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03438686v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular Layout For A Satellite's Interferometric Array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil moisture downscaling using multiple modes of the DISPATCH algorithm in a semi-humid/humid region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Assouel</w:t>
+                <w:t xml:space="preserve">Jingyao Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Dunitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+                <w:t xml:space="preserve">Haishen Lü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cabot</w:t>
+                <w:t xml:space="preserve">Wade Crow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3109730⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.102530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2021.102530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348429v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Flagging Strategies for Multi-Sensor Satellite Soil Moisture Climate Data Records</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irregular Layout For A Satellite's Interferometric Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard de Jeu</w:t>
+                <w:t xml:space="preserve">Paul Krzakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Assouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Dunitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12203439⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.9408-9423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3109730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790219v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sensitivity of SMOS L-VOD to Forest Above-Ground Biomass at Global Scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+                <w:t xml:space="preserve">Reconciling Flagging Strategies for Multi-Sensor Satellite Soil Moisture Climate Data Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy van der Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Colliander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.1450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12091450⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12203439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940874v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation for continuous global assessment of severe conditions over terrestrial surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+                <w:t xml:space="preserve">Evaluation of the Sensitivity of SMOS L-VOD to Forest Above-Ground Biomass at Global Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Dutra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassan Saatchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-24-4291-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12091450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03360546v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Moisture Remote Sensing across Scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Data assimilation for continuous global assessment of severe conditions over terrestrial surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11020190⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (9), pp.4291-4316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-4291-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528321v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03360546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean European Carbon Sink Over 2010-2015 Estimated by Simultaneous Assimilation of Atmospheric CO2, Soil Moisture, and Vegetation Optical Depth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Knorr</w:t>
+                <w:t xml:space="preserve">SMOS Neural Network Soil Moisture Data Assimilation in a Land Surface Model and Atmospheric Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vossbeck</w:t>
+                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wu</w:t>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (13), pp.796-803. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL085725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs11111334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622202v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-observed pantropical carbon dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil Moisture Remote Sensing across Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Colliander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjie Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-019-0478-9⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11020190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403129v1</w:t>
+                <w:t xml:space="preserve">hal-04528321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS Neural Network Soil Moisture Data Assimilation in a Land Surface Model and Atmospheric Impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filipe Aires</w:t>
+                <w:t xml:space="preserve">Satellite-observed pantropical carbon dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11111334⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (9), pp.944-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-019-0478-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355077v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SMOS, SMAP, ASCAT and Sentinel-1 soil moisture products at sites in southwestern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean European Carbon Sink Over 2010-2015 Estimated by Simultaneous Assimilation of Atmospheric CO2, Soil Moisture, and Vegetation Optical Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scholze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Hajj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+                <w:t xml:space="preserve">W. Knorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Wigneron</w:t>
+                <w:t xml:space="preserve">M. Vossbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10040569⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (13), pp.796-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900522v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evaluation of SMOS L-band vegetation optical depth (L-VOD) data sets: high sensitivity of L-VOD to above-ground biomass in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (14), pp.4627-4645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-4627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite passive microwaves reveal recent climate-induced carbon losses in African drylands, 2010-2016</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of SMOS, SMAP, ASCAT and Sentinel-1 soil moisture products at sites in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Peñuelas</w:t>
+                <w:t xml:space="preserve">M. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0530-6⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10040569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806711v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of three different data fusion approaches on the quality of soil moisture retrievals from multiple passive microwave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parinussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs10010107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of ecosystem-scale plant water storage and leaf phenology observed by satellite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Satellite passive microwaves reveal recent climate-induced carbon losses in African drylands, 2010-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Torbern Tagesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (9), pp.1428-1435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0630-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2 (5), pp.827 - 835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0530-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403104v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global SMOS Level 3 daily soil moisture and brightness temperature maps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Richaume</w:t>
+                <w:t xml:space="preserve">Coupling of ecosystem-scale plant water storage and leaf phenology observed by satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-293-2017⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (9), pp.1428-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0630-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602625v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS near-real-time soil moisture product: processor overview and first validation results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">The merging of radiative transfer based surface soil moisture data from SMOS and AMSR-E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. M. de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-21-5201-2017⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.180-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406211v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating soil moisture retrievals from ESA's SMOS and NASA's SMAP brightness temperature datasets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">SMOS near-real-time soil moisture product: processor overview and first validation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Muñoz Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.E. O'Neill</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Muñoz Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.5201 - 5216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-5201-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605761v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and vegetation optical depth product</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Evaluating soil moisture retrievals from ESA's SMOS and NASA's SMAP brightness temperature datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs9050457⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.257-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606578v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The merging of radiative transfer based surface soil moisture data from SMOS and AMSR-E</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">The global SMOS Level 3 daily soil moisture and brightness temperature maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+                <w:t xml:space="preserve">François Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.11.026⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.293-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-293-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01595237v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term global surface soil moisture fields using an SMOS-Trained neural network applied to AMSR-E data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and vegetation optical depth product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fernandez Moran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (11), 27 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9050457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs8110959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594611v1</w:t>
+                <w:t xml:space="preserve">hal-01606578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of SMOS performance in terms of global soil moisture monitoring after six years in operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Long term global surface soil moisture fields using an SMOS-Trained neural network applied to AMSR-E data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Molero</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (11), 27 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8110959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01321425v1</w:t>
+                <w:t xml:space="preserve">hal-01594611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global SMOS soil moisture retrievals from the land parameter retrieval model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Overview of SMOS performance in terms of global soil moisture monitoring after six years in operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2015.08.005⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.40-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636729v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESA's Soil Moisture and Ocean Salinity mission: From science to operational applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mecklenburg</w:t>
+                <w:t xml:space="preserve">Global SMOS soil moisture retrievals from the land parameter retrieval model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drusch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reul</w:t>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, part B, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200755v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing regression equations to derive long-term global soil moisture datasets from passive microwave observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+                <w:t xml:space="preserve">ESA's Soil Moisture and Ocean Salinity mission: From science to operational applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mecklenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de Jeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+                <w:t xml:space="preserve">M. Drusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kaleschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 180, pp.453-464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.11.022⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 180, pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01312307v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Moisture Retrieval Using Neural Networks: Application to SMOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Testing regression equations to derive long-term global soil moisture datasets from passive microwave observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.453-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2015.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2430845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400796v1</w:t>
+                <w:t xml:space="preserve">hal-01312307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallicity and kinematics of the bar in situ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gómez</w:t>
+                <w:t xml:space="preserve">Soil Moisture Retrieval Using Neural Networks: Application to SMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323044⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (11), pp.5991-6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2015.2430845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054193v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Molecular Clouds in the Local Group Galaxy M33</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallicity and kinematics of the bar in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gratier</w:t>
+                <w:t xml:space="preserve">V. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Braine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+                <w:t xml:space="preserve">F. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. F. Schuster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Kramer</w:t>
+                <w:t xml:space="preserve">A. Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 542, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116612⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 563, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201323044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643061v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLD GASS, an IRAM legacy survey of molecular gas in massive galaxies - I. Relations between H2, H i, stellar content and structural properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant Molecular Clouds in the Local Group Galaxy M33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saintonge</w:t>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guinevere Kauffmann</w:t>
+                <w:t xml:space="preserve">K. F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Kramer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christof Buchbender</w:t>
+                <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18677.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 542, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394748v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLD GASS, an IRAM legacy survey of molecular gas in massive galaxies - II. The non-universality of the molecular gas depletion time-scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">COLD GASS, an IRAM legacy survey of molecular gas in massive galaxies - I. Relations between H2, H i, stellar content and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinevere Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carsten Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Tacconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Buchbender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 415 (1), pp.61-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18823.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.32-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18677.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394745v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Interstellar Medium of the Local Group Dwarf NGC6822</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. F. Schuster</w:t>
+                <w:t xml:space="preserve">COLD GASS, an IRAM legacy survey of molecular gas in massive galaxies - II. The non-universality of the molecular gas depletion time-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guinevere Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Tacconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.61-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18823.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00460480v1</w:t>
+                <w:t xml:space="preserve">hal-04394745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the theory of interferometric wide-field synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">The Molecular Interstellar Medium of the Local Group Dwarf NGC6822</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. P. Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. F. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 517, pp.12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 512 (-), pp.id.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00476260v1</w:t>
+                <w:t xml:space="preserve">hal-00460480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Atomic Gas in the Local Group Galaxy M33</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Revisiting the theory of interferometric wide-field synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 522, pp.id.A3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014441⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 517, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495843v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiO EMISSION AS A TRACER OF X-RAY DOMINATED CHEMISTRY IN THE GALACTIC CENTER</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular and Atomic Gas in the Local Group Galaxy M33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. F. Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/694/2/943⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 522, pp.id.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394736v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the dynamics and the molecular chemistry in the Galactic center</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+                <w:t xml:space="preserve">SiO EMISSION AS A TRACER OF X-RAY DOMINATED CHEMISTRY IN THE GALACTIC CENTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amo-Baladrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Combes</w:t>
+                <w:t xml:space="preserve">J. Martín-Pintado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Martin-Pintado</w:t>
+                <w:t xml:space="preserve">M. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas L. Wilson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aldo Apponi</w:t>
+                <w:t xml:space="preserve">M. Muno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 694 (2), pp.943-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/694/2/943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022039v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Molecules in the Galactic Center. Hot Core Chemistry without Hot Cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling the dynamics and the molecular chemistry in the Galactic center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Requena-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Martín-Pintado</w:t>
+                <w:t xml:space="preserve">F. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodríguez-Franco</w:t>
+                <w:t xml:space="preserve">Jesus Martin-Pintado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas L. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Apponi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 455 (3), pp.971. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 455, pp.963-969</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109388v1</w:t>
+                <w:t xml:space="preserve">hal-00022039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Far‐Infrared Spectrum of the Sagittarius B2 Region: Extended Molecular Absorption, Photodissociation, and Photoionization</w:t>
+                <w:t xml:space="preserve">Organic Molecules in the Galactic Center. Hot Core Chemistry without Hot Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Goicoechea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">M. A. Requena-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martín-Pintado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Cernicharo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Rodríguez-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/379704⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 455 (3), pp.971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394668v1</w:t>
+                <w:t xml:space="preserve">hal-00109388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Expanding Shells in the Envelope of the Sagittarius B2 Molecular Cloud</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Far‐Infrared Spectrum of the Sagittarius B2 Region: Extended Molecular Absorption, Photodissociation, and Photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">Javier Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Vicente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Wilson</w:t>
+                <w:t xml:space="preserve">Jose Cernicharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 600 (1), pp.214-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/379704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hot Expanding Shells in the Envelope of the Sagittarius B2 Molecular Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martin-Pintado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 519 (2), pp.667-686. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/307399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8345,5100 +8491,5100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">45 years of global satellite soil moisture for hydrological and climate applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Stradiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Formanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vienne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Need of a New High-Resolution L-Band Mission to Study Land/Water/Ice Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Kaleschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle de Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Macelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.4690-4693, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10283415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above Ground Biomass Estimation from Passive Microwaves Brightness Temperatures Using Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7795-7798, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/igarss46834.2022.9884093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating High Resolution Soil Moisture Maps in the Framework of the ESA CCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Ghaith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5800-5803, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SMOS-HR Mission: Science Case and Project Status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Supply</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7182-7185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating High Resolution Soil Moisture Maps in the Framework of the ESA CCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaith Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Assessment of Droughts in the Last Decade from SMOS Root Zone Soil Moisture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Parrens</w:t>
+                <w:t xml:space="preserve">L-band soil moisture retrievals using microwave based temperature and filtering. Towards model-independent climate data records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy van der Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554773⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.7504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758450v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Removal of Model Bias from ESA CCI SM by Using an L-Band Scaling Reference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A Follow-Up for the Soil Moisture and Ocean Salinity Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Albitar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6194-6197, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553024⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgium. pp.7831-7834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837376v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the removal of model bias from ESA CCI SM by using an L-band scaling reference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracy Scalon</w:t>
+                <w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien H. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-4800, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4800⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.5786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846993v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Follow-Up for the Soil Moisture and Ocean Salinity Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Picard</w:t>
+                <w:t xml:space="preserve">Global Assessment of Droughts in the Last Decade from SMOS Root Zone Soil Moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554241⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Geoscience and Remote Sensing Symposium IGARSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2021, Brussels, France. pp.8628-8631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837347v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface water variations on VOD and biomass estimates from passive microwave sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien H. Wagner</w:t>
+                <w:t xml:space="preserve">Towards the removal of model bias from ESA CCI SM by using an L-band scaling reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Shalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Scalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, Austria. pp.5786, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5786⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-4800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846990v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A follow-up for the Soil Moisture and Ocean Salinity mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+                <w:t xml:space="preserve">Towards the Removal of Model Bias from ESA CCI SM by Using an L-Band Scaling Reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Albitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4796⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6194-6197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846995v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-band soil moisture retrievals using microwave based temperature and filtering. Towards model-independent climate data records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tracy Scanlon</w:t>
+                <w:t xml:space="preserve">A follow-up for the Soil Moisture and Ocean Salinity mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.7504, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7504⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.4796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846986v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new L-band passive radiometer for earth observation : SMOS-high resolution (SMOS-HR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARRS.International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5978-2981, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After almost 10 years in orbit: first glance at synergisms and new results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2019, Yokohama, Japan. pp.6154-6157, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of tropical carbon changes using SMOS-IC vegetation optical depth index during 2010-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS-HR: A High Resolution L-Band Passive Radiometer for Earth Science and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anterrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8392-8395, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining terrestrial carbon fluxes through assimilation of SMOS products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Wu</w:t>
+                <w:t xml:space="preserve">Synergies betwwen Smos and sentinel-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518724⟩</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737640v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Band Radiometry for Assessing Water Cycle: Recent Advances and Way Forward</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Smos L-Band vegetation optical depth is highly sensitive to aboveground biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395211v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and future of L-Band radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dara Entekhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Bindlish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies betwwen Smos and sentinel-3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">L-Band Radiometry for Assessing Water Cycle: Recent Advances and Way Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bindlish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon H. Yueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dara Entekhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2018, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737003v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smos L-Band vegetation optical depth is highly sensitive to aboveground biomass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+                <w:t xml:space="preserve">Constraining terrestrial carbon fluxes through assimilation of SMOS products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Scholze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vossbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517558⟩</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736918v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS-IC: Current status and overview of soil moisture and VOD applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Fernández-Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS-IC vegetation optical depth index in monitoring aboveground carbon changes in the tropical continents during 2010–2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global retrieval of soil moisture using neural networks trained with synthetic radiometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS and applications: First glance at synergistic and new results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS after six years in operations: first glance at climatic trends and anomalies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simone Bircher</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729420⟩</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740191v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">SMOS after six years in operations: first glance at climatic trends and anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peggy O'Neill</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729417⟩</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743418v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleven-years of an homogeneous soil moisture dataset from AMSR-E and SMOS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Geoscience and Remote Sensing Symposium IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS the water cycle mission : an overview, Earth Observation for water cycle science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Delwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Mecklenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ferrazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time series of soil moisture obtained using neural networks : application to AMSR-E and SMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of SMOS level 3 soil moisture data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. SMOS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; SMOS MODE (Mission Oceanographic Data Exploitation). INT., May 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long time series of soil moisture retrieved from AMSR‐E and SMOS Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Research Institute (ESRIN). ITA., Oct 2015, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global SMOS soil moisture retrievals using the land parameter retrieval model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS mains results over land after 4 years in orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Waldteufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Torrent, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study towards the integration of SMOS soil moisture in a consistent climate record</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+                <w:t xml:space="preserve">Comparison of SMOS level 2 and level 3 soil moisture at the SMOSREX site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Satellite Soil Moisture Validation &amp; Application Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. n.p</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798976v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SMOS level 2 and level 3 soil moisture at the SMOSREX site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Richaume</w:t>
+                <w:t xml:space="preserve">A study towards the integration of SMOS soil moisture in a consistent climate record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Drusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Satellite Soil Moisture Validation &amp; Application Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744118v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Gas in the Disk of M 31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mülle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation and Evolution of Galaxy Disks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Rome, Italy. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical conditions and molecular chemistry of the Central Molecular Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And All</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALACTIC CENTER WORKSHOP 2006: FROM THE CENTER OF THE MILKY WAY TO NEARBY LOW-LUMINOSITY GALACTIC NUCLEI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, -, France. pp.35-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/54/1/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13448,1154 +13594,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMOS and hydrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Evaluation of three different data fusion approaches that uses satellite soil moisture from different passive microwave sensors to construct one consistent climate record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Parrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595633v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS soil moisture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">SOIL moisture data intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peggy O'Neill</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594464v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOIL moisture data intercomparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">SMOS and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parrens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595617v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three different data fusion approaches that uses satellite soil moisture from different passive microwave sensors to construct one consistent climate record</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS soil moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 2016, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594788v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiative transfer based approach to merge SMOS and AMSR‐e soil moisture retrievals into one consistent record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">The integration of SMOS soil moisture in a consistent soil moisture climate record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Schalie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Frascati, Italy. 2015</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237187v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing simple regression equations to derive long-term global soil moisture datasets from satellite-based brightness temperature observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">A radiative transfer based approach to merge SMOS and AMSR‐e soil moisture retrievals into one consistent record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard de Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard de Jeu</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. SMOS Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Madrid, Spain. 2015</w:t>
+              <w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Frascati, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741876v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing simple local regression equations to derive long‐term global soil moisture datasets from passive microwave observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Testing simple regression equations to derive long-term global soil moisture datasets from satellite-based brightness temperature observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Observation for Water Cycle Science 2015 ESA-ESRIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Frascati, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">2. SMOS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Madrid, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237193v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of SMOS soil moisture in a consistent soil moisture climate record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Testing simple local regression equations to derive long‐term global soil moisture datasets from passive microwave observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Al Yaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin van Der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. , Geophysical Research Abstracts, 17, 2015</w:t>
+              <w:t xml:space="preserve">Earth Observation for Water Cycle Science 2015 ESA-ESRIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Frascati, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742137v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS level3 and 4: new products for new science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Bitar Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroRad 2014, 13th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Pasadena, California, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14605,1629 +14751,1629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gap-filled global long-term satellite soil moisture climate data record from ESA CCI SM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+                <w:t xml:space="preserve">The Fine Resolution Explorer for Salinity, Carbon and Hydrology (FRESCH): A Satellite Mission to Study Ocean-Land-Ice Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Rixen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Corbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16611⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. IEEE, pp.6705-6708, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846904v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt detection from SMOS enhanced resolution brightness temperatures on the Antarctic and Greenland ice sheets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A gap-filled global long-term satellite soil moisture climate data record from ESA CCI SM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Stradiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frederikse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hirschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7605⟩</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846896v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of SMOS soil moisture considering the heterogeneity of geophysical parameters within the footprint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Melt detection from SMOS enhanced resolution brightness temperatures on the Antarctic and Greenland ice sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zeiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5023⟩</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846899v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fine Resolution Explorer for Salinity, Carbon and Hydrology (FRESCH): A Satellite Mission to Study Ocean-Land-Ice Interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiara Corbari</w:t>
+                <w:t xml:space="preserve">Assessment of SMOS soil moisture considering the heterogeneity of geophysical parameters within the footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10641846⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-5023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837233v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Seasonal Soil Moisture Retrieval Errors in the Generation of Climate Data Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Stradiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiducial Reference Measurements for Soil Moisture (FRM4SM): Toward a better understanding of (satellite) soil moisture uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Boresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Himmelbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Crapolicchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESA CCI and C3S Soil Moisture - New developments and recent applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Stradiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above-Ground Biomass estimation: a machine learning approach based on multi-angular L-Band passive microwaves brightness temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio-César Salazar-Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid methodology based on Neural Network and Change detection approaches and using Sentinel-1/Sentinel-2 for soil moisture estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Madelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development and relevance of a consistent flagging strategy for multi-sensor satellite soil moisture climate records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy van der Vliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Colliander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESA CCI and C3S Soil Moisture Products: Generation and Quality Assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Scanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Preimesberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van der Schalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hirschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution soil moisture retrieval using a Neural Network approach from Sentinel-1 SAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Escorihuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16237,301 +16383,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blunden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Ades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the Climate in 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105 (8), pp.S1-S11, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2024BAMSStateoftheClimate_Intro.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil moisture retrieval algorithms: the SMOS case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Biltar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shunlin Liang (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Elsevier, pp.156-190, 2018, Water Cycle Components Over Land, 9780128032213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-409548-9.10355-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16541,265 +16687,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant molecular clouds in M33 (Gratier+, 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.29108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M33 CO(2-1) and HI integrated intensity maps (Gratier+, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. F. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.29003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16809,1501 +16955,1501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 1 SO-TN-CB-GS-0104 REQ-16: R&amp;D CASE STUDY 1 SMOS VALIDATION AND COMMITTED AREAS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SO-TN-CB-GS-0104, CESBIO. 2024</w:t>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840013v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSMOSE VOD data set documentation and analysis report</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Climate Science Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0118, CESBIO. 2024, pp.SO-TN-CB-GS-0118</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-123, CESBIO. 2024, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840217v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OSMOSE VOD data set documentation and analysis report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0118, CESBIO. 2024, pp.SO-TN-CB-GS-0118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840129v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Science Requirements</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-123, CESBIO. 2024, pp.22</w:t>
+                <w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 1 SO-TN-CB-GS-0104 REQ-16: R&amp;D CASE STUDY 1 SMOS VALIDATION AND COMMITTED AREAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahmoodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0104, CESBIO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845212v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE - Executive Summary Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio César Salazar-Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0120, CESBIO. 2024, pp.SO-TN-CB-GS-0120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 3 SO-TN-CB-GS-0113 REQ-16: R&amp;D CASE STUDY 3 SAMPLING/REPRESENTATIVENESS/SCALE ERRORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0113, CESBIO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRM4SM WORK PACKAGE 5 TECHNICAL NOTE 2 SMOS VALIDATION IN ORGANIC SOIL SO-TN-CB-GS-0112 REQ-16: R&amp;D CASE STUDY 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahmoodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0112, cesbio. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSMOSE Database Manual Microwave T3-D06 (TN #03)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0115, CESBIO. 2023, pp.SO-TN-CB-GS-0115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NRT SM for QWG30</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0089, CESBIO. 2020</w:t>
+                <w:t xml:space="preserve">Evaluation of SMOS NRT SM products for QWG 31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0096, CESBIO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840628v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SMOS NRT SM products for QWG 31</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0096, CESBIO. 2020</w:t>
+                <w:t xml:space="preserve">Evaluation of SMAP and SMOS as reference for CCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Madelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0094, CESBIO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840636v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SMAP and SMOS as reference for CCI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evaluation of NRT SM for QWG30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">SO-TN-CB-GS-0094, CESBIO. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0089, CESBIO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845048v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Passive Microwave User Requirement Consolidation Study: Requirement analysis for future systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Near Real Time soil moisture for QWG27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SO-TN-CB-GS-0075, CESBIO. 2019</w:t>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0086, CESBIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840965v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Near Real Time soil moisture for QWG27</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evaluation of NRT products for QWG28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SO-TN-CB-GS-0086, CESBIO. 2019</w:t>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0087, CESBIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840583v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of NRT products for QWG28</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Low Frequency Passive Microwave User Requirement Consolidation Study: Requirement analysis for future systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann H. Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Escorihuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SO-TN-CB-GS-0087, CESBIO. 2019</w:t>
+              <w:t xml:space="preserve">SO-TN-CB-GS-0075, CESBIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840600v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation NRT SM products for QWG29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SO-TN-CB-GS-0088, CESBIO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMOS Near-Real-Time Soil Moisture processor: Recommended neural network configuration and algorithm description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Munoz-Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rosnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann H. Kerr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CESBIO; ECMWF. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId481"/>
+      <w:footerReference w:type="default" r:id="rId486"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18450,51 +18596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1101-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037522v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Murray&#8208;tortarolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Hayes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008310" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faucheron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3373875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Peng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurun Tan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhu Xue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2023.2275616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aberer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H Kerr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3285288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colliander" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Wigneron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3272878" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113595" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Albergel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1221-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3267825" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04191531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corchia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174258" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02499-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2260555" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Schalie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scanlon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3137008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03725230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3317-2022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102434" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien H. Wagner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112345" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aldred" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0098.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy van der Vliet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132480" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyao Zheng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishen L&#252;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102530" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assouel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dunitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3109730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Jeu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203439" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091450" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03360546v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Zheng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Dutra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4291-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020190" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622202v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vossbeck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085725" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0478-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111334" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040569" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4627-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0530-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623274v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Schalie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parinussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-293-2017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz Sabater" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Mu&#241;oz Sabater" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5201-2017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. O'Neill" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606578v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez Moran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050457" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. M. de Jeu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594611v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110959" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2015.08.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WGZHC63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mecklenburg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drusch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaleschke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jeu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.11.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDQWRBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400796v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2430845" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hill" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323044" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Schuster" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116612" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saintonge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Kauffmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Kramer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tacconi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Buchbender" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18677.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18823.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460480v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Israel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911722" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476260v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912873" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014441" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394736v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amo-Baladr&#243;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;n-Pintado" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muno" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/943" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Martin-Pintado" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Wilson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Apponi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Requena-Torres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Franco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065190" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Goicoechea" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379704" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394625v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin-Pintado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaume" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vicente" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/307399" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stradiotti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Preimesberger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Formanek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19999" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaleschke" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283415" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829275v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884093" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884832" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883205" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731251v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2147" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758450v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554773" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Albitar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553024" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846993v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Shalie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scalon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4800" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837347v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554241" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846990v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5786" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846995v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4796" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846986v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7504" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900227" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789638v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737640v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518724" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395211v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindlish" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Yueh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Entekhabi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737056v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517457" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737003v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517488" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517558" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737639v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lannoy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez-Mor&#225;n" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519382" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518750" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736324v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127273" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737123v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128270" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740191v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729420" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743418v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy O'Neill" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729417" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594697v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Delwart" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Mecklenburg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferrazzoli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738841v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739347v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237192v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738687v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744022v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drusch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744118v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guibert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401247v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouillet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;lle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482739v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And All" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/006" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594464v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595617v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594788v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237187v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741876v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237193v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742137v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800603v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846904v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederikse" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirschi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16611" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846896v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez Fernandez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7605" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846899v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5023" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837233v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rixen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corbari" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641846" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846909v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13940" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846958v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boresch" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Himmelbauer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Crapolicchio" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8102" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846953v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13224" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846916v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Richaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13701" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846974v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3698" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846978v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10740" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846980v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9796" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846998v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Escorihuela" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9995" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789851v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Biltar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10355-0" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713995v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541958v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840013v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840217v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839861v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840062v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840251v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840628v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840636v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845048v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840965v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840583v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840600v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840615v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877725v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz-Sabater" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037522v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poulter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Murray&#8208;tortarolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Hayes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008310" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05525230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-25-0102.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1101-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Faucheron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Yu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khazaal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3373875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurun Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhu Xue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2023.2275616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Peng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04649944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aberer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili-Chabaane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2023.2260555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Miller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Willett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gobron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ades" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0090.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3267825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H Kerr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3285288" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimin Ju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Albergel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1221-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colliander" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kerr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Wigneron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3272878" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04191531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Corchia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15174258" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bartow-Gillies" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Adler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2023BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02499-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Aldred" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-22-0092.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Schalie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scanlon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3137008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03725230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3317-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz-Sabater" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Dutra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Agust&#237;-Panareda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albergel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4349-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prigent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien H. Wagner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112345" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790215v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy van der Vliet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Dorigo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13132480" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aldred" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0098.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyao Zheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishen L&#252;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Crow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102530" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krzakala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Assouel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dunitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3109730" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Jeu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203439" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940874v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassan Saatchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12091450" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03360546v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Zheng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4291-2020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355077v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111334" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020190" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0478-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knorr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vossbeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085725" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622055v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4627-2018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040569" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Schalie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parinussa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10010107" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbern Tagesson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0530-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0630-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. M. de Jeu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.11.026" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mu&#241;oz Sabater" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Mu&#241;oz Sabater" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-5201-2017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605761v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. O'Neill" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602625v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-293-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez Moran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050457" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594611v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110959" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636729v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2015.08.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WGZHC63-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mecklenburg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drusch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaleschke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jeu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.11.022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDQWRBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2015.2430845" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babusiaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Katz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hill" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Royer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323044" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643061v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gratier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Schuster" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116612" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saintonge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinevere Kauffmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Kramer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tacconi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Buchbender" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18677.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18823.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460480v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Israel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911722" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pety" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912873" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495843v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014441" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394736v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amo-Baladr&#243;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mart&#237;n-Pintado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muno" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/694/2/943" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Martin-Pintado" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Wilson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Apponi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109388v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Requena-Torres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez-Franco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065190" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394668v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Goicoechea" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cernicharo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/379704" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394625v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin-Pintado" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaume" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vicente" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/307399" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846893v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Stradiotti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Preimesberger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Formanek" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19999" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789490v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kaleschke" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macelloni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10283415" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829275v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss46834.2022.9884093" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836141v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Ghaith" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884832" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883205" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731251v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Amin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2147" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846986v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7504" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554241" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846990v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5786" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758450v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554773" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846993v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Shalie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scalon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4800" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837376v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Albitar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553024" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846995v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4796" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980785v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900227" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789638v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chave" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737003v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517488" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736918v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517558" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737056v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dara Entekhabi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Lee" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517457" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395211v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindlish" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H. Yueh" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737640v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Scholze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Knorr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518724" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737639v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lannoy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez-Mor&#225;n" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519382" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736967v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518750" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736324v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127273" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737123v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128270" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743418v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy O'Neill" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729417" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729420" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594697v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740823v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Delwart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Mecklenburg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ferrazzoli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738841v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739347v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738687v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744022v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744118v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guibert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798976v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Drusch" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401247v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brouillet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#252;lle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And All" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/54/1/006" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594788v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595617v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595633v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594464v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742137v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237187v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237193v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800603v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837233v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rixen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corbari" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10641846" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846904v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frederikse" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirschi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16611" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846896v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zeiger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez Fernandez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7605" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846899v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5023" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846909v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13940" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846958v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boresch" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Himmelbauer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Crapolicchio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8102" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846953v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13224" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846916v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Richaume" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13701" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846974v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3698" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846978v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10740" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846980v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9796" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846998v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gao" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Escorihuela" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9995" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846855v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blunden" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2024BAMSStateoftheClimate_Intro.1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789851v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Biltar" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.10355-0" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713995v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541958v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845212v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840217v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840013v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839861v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840062v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840251v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840636v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845048v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840628v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840583v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840600v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840965v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840615v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877725v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz-Sabater" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>