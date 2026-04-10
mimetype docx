--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -3741,51 +3741,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of GALA-LRR, a new member of the CC-LRR subfamily: from plants to bacteria?</w:t>
+                <w:t xml:space="preserve">Origin and Evolution of GALA-LRR, a New Member of the CC-LRR Subfamily: From Plants to Bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anisimova</w:t>
@@ -3821,75 +3821,75 @@
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292865v1</w:t>
+                <w:t xml:space="preserve">hal-02659191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of GALA-LRR, a New Member of the CC-LRR Subfamily: From Plants to Bacteria?</w:t>
+                <w:t xml:space="preserve">Origin and evolution of GALA-LRR, a new member of the CC-LRR subfamily: from plants to bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anisimova</w:t>
@@ -3925,51 +3925,51 @@
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659191v1</w:t>
+                <w:t xml:space="preserve">hal-00292865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralstonia solanacearum requires F-box-like domain-containing type III effectors to promote disease on several host plants</w:t>
               </w:r>
@@ -4217,281 +4217,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of Arabidopsis pentatricopeptide repeat proteins reveals their essential role in organelle biogenesis</w:t>
+                <w:t xml:space="preserve">Predotar: a tool for rapidly screening proteomes for N-terminal targeting sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ian Small</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (6), pp.1581-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679636v1</w:t>
+                <w:t xml:space="preserve">hal-02683504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predotar: a tool for rapidly screening proteomes for N-terminal targeting sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis of Arabidopsis pentatricopeptide repeat proteins reveals their essential role in organelle biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Small</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemo Peeters</w:t>
+                <w:t xml:space="preserve">Charles Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legeai</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (7), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683504v1</w:t>
+                <w:t xml:space="preserve">hal-02679636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical interaction between RRS1-R, a protein conferring resistance to bacterial wilt, and PopP2, a type III effector targeted to the plant nucleus</w:t>
               </w:r>
@@ -4624,51 +4624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual targeting to mitochondria and chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1541, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (18), pp.15275-15283. </w:t>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strange evolutionary history of plant mitochondrial tRNAs and their aminoacyl-tRNA synthetases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Akashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,51 +6537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mix &amp;quot;N&amp;quot; match - plant mitochondrial tRNAs and their aminoacyl-tRNA synthetases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Akashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic diseases of mitochondrial origin : molecular basis and therapy prospects.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8117,51 +8117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E6B52CE"/>
+    <w:nsid w:val="2473BE4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nemo-peeters" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1802-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112937802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nemo.peeters@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren de Ryck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jonckheere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Keyser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Maci&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01432-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Acar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Maviane-Macia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Raja Rubenstein Sabbagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeilmeier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey George" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Alice Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Smoker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mazo-Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Mainiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Kraus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishi Vachev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-19-0018-R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sujeeun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Sang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12504" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brendolise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montefiori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dinis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Storey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0181-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Kars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvendra K. Ray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rougon-Cardoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Dahlbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659191v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vailleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050939310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300776" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QR5N1MR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manirath Khounlotham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1230660100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4889(01)00146-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dietrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011525200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002390010044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akashi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dietrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Mazo-Molina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainiero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hind" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Kraus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vachev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugosson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Effectome" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nemo-peeters" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1802-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112937802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nemo.peeters@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren de Ryck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jonckheere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Keyser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Maci&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01432-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Acar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Maviane-Macia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Raja Rubenstein Sabbagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeilmeier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey George" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Alice Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Smoker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mazo-Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Mainiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Kraus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishi Vachev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-19-0018-R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sujeeun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Sang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12504" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brendolise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montefiori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dinis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Storey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0181-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Kars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvendra K. Ray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rougon-Cardoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Dahlbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vailleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050939310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QR5N1MR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manirath Khounlotham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1230660100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4889(01)00146-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dietrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011525200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002390010044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akashi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dietrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Mazo-Molina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainiero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hind" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Kraus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vachev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugosson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Effectome" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>