--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -3741,51 +3741,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of GALA-LRR, a New Member of the CC-LRR Subfamily: From Plants to Bacteria?</w:t>
+                <w:t xml:space="preserve">Origin and evolution of GALA-LRR, a new member of the CC-LRR subfamily: from plants to bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anisimova</w:t>
@@ -3821,75 +3821,75 @@
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659191v1</w:t>
+                <w:t xml:space="preserve">hal-00292865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of GALA-LRR, a new member of the CC-LRR subfamily: from plants to bacteria?</w:t>
+                <w:t xml:space="preserve">Origin and Evolution of GALA-LRR, a New Member of the CC-LRR Subfamily: From Plants to Bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anisimova</w:t>
@@ -3925,51 +3925,51 @@
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292865v1</w:t>
+                <w:t xml:space="preserve">hal-02659191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralstonia solanacearum requires F-box-like domain-containing type III effectors to promote disease on several host plants</w:t>
               </w:r>
@@ -6048,221 +6048,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and function analysis of Type III effector RipG7 of Ralstonia solanacearum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional analysis of the 30 core type III effectors from Ralstonia solanacaearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST SUSTAIN FA1208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131071v1</w:t>
+                <w:t xml:space="preserve">hal-01131073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of the 30 core type III effectors from Ralstonia solanacaearum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Localization and function analysis of Type III effector RipG7 of Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Kars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Timmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST SUSTAIN FA1208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131073v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic plant sub-cellular localization of ralstonia solanacearum type iii effectors</w:t>
               </w:r>
@@ -7108,51 +7108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton Timmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8117,51 +8117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2473BE4F"/>
+    <w:nsid w:val="DCDB2377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nemo-peeters" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1802-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112937802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nemo.peeters@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren de Ryck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jonckheere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Keyser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Maci&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01432-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Acar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Maviane-Macia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Raja Rubenstein Sabbagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeilmeier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey George" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Alice Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Smoker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mazo-Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Mainiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Kraus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishi Vachev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-19-0018-R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sujeeun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Sang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12504" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brendolise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montefiori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dinis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Storey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0181-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Kars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvendra K. Ray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rougon-Cardoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Dahlbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vailleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050939310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QR5N1MR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manirath Khounlotham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1230660100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4889(01)00146-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dietrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011525200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002390010044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akashi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dietrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Mazo-Molina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainiero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hind" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Kraus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vachev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugosson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Effectome" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nemo-peeters" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1802-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112937802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nemo.peeters@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren de Ryck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jonckheere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Keyser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Maci&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01432-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Acar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Maviane-Macia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Raja Rubenstein Sabbagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeilmeier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey George" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Alice Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Smoker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mazo-Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Mainiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Kraus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishi Vachev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-19-0018-R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sujeeun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Sang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12504" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brendolise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montefiori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dinis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Storey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0181-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Kars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvendra K. Ray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rougon-Cardoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Dahlbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659191v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vailleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050939310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QR5N1MR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manirath Khounlotham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1230660100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4889(01)00146-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dietrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011525200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002390010044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akashi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dietrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Mazo-Molina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainiero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hind" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Kraus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vachev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugosson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Effectome" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>