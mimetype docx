--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2850,295 +2850,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ralstonia solanacearum type III effector directs the production of the plant signal metabolite trehalose-6-phosphate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HpaP modulates type III effector secretion in Ralstonia solanacearum and harbours a substrate specificity switch domain essential for virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Poueymiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+                <w:t xml:space="preserve">Anne-Claire Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.02065-14⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.601 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133638v1</w:t>
+                <w:t xml:space="preserve">hal-02638165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HpaP modulates type III effector secretion in Ralstonia solanacearum and harbours a substrate specificity switch domain essential for virulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lonjon</w:t>
+                <w:t xml:space="preserve">A Ralstonia solanacearum type III effector directs the production of the plant signal metabolite trehalose-6-phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poueymiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Noel</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.601 - 614. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02065-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638165v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen profile Ralstonia solanacearum, a widespread bacterial plant pathogen in the post-genomic era</w:t>
               </w:r>
@@ -3741,51 +3741,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of GALA-LRR, a new member of the CC-LRR subfamily: from plants to bacteria?</w:t>
+                <w:t xml:space="preserve">Origin and Evolution of GALA-LRR, a New Member of the CC-LRR Subfamily: From Plants to Bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anisimova</w:t>
@@ -3821,75 +3821,75 @@
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292865v1</w:t>
+                <w:t xml:space="preserve">hal-02659191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Evolution of GALA-LRR, a New Member of the CC-LRR Subfamily: From Plants to Bacteria?</w:t>
+                <w:t xml:space="preserve">Origin and evolution of GALA-LRR, a new member of the CC-LRR subfamily: from plants to bacteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anisimova</w:t>
@@ -3925,51 +3925,51 @@
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659191v1</w:t>
+                <w:t xml:space="preserve">hal-00292865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralstonia solanacearum requires F-box-like domain-containing type III effectors to promote disease on several host plants</w:t>
               </w:r>
@@ -4217,281 +4217,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predotar: a tool for rapidly screening proteomes for N-terminal targeting sequences</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of Arabidopsis pentatricopeptide repeat proteins reveals their essential role in organelle biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Small</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemo Peeters</w:t>
+                <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legeai</w:t>
+                <w:t xml:space="preserve">Charles Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lurin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (7), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683504v1</w:t>
+                <w:t xml:space="preserve">hal-02679636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of Arabidopsis pentatricopeptide repeat proteins reveals their essential role in organelle biogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Predotar: a tool for rapidly screening proteomes for N-terminal targeting sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Small</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lurin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (6), pp.1581-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679636v1</w:t>
+                <w:t xml:space="preserve">hal-02683504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical interaction between RRS1-R, a protein conferring resistance to bacterial wilt, and PopP2, a type III effector targeted to the plant nucleus</w:t>
               </w:r>
@@ -4624,51 +4624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual targeting to mitochondria and chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1541, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 276 (18), pp.15275-15283. </w:t>
@@ -5052,51 +5052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strange evolutionary history of plant mitochondrial tRNAs and their aminoacyl-tRNA synthetases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Akashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,251 +6048,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of the 30 core type III effectors from Ralstonia solanacaearum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Localization and function analysis of Type III effector RipG7 of Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keke Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Kars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Timmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST SUSTAIN FA1208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Zakopane, Poland</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131073v1</w:t>
+                <w:t xml:space="preserve">hal-01131071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and function analysis of Type III effector RipG7 of Ralstonia solanacearum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional analysis of the 30 core type III effectors from Ralstonia solanacaearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST SUSTAIN FA1208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131071v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic plant sub-cellular localization of ralstonia solanacearum type iii effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,51 +6537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mix &amp;quot;N&amp;quot; match - plant mitochondrial tRNAs and their aminoacyl-tRNA synthetases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Akashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7108,51 +7108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton Timmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Small</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic diseases of mitochondrial origin : molecular basis and therapy prospects.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8117,51 +8117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCDB2377"/>
+    <w:nsid w:val="DA8EC1AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nemo-peeters" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1802-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112937802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nemo.peeters@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren de Ryck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jonckheere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Keyser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Maci&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01432-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Acar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Maviane-Macia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Raja Rubenstein Sabbagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeilmeier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey George" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Alice Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Smoker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mazo-Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Mainiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Kraus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishi Vachev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-19-0018-R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sujeeun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Sang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12504" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brendolise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montefiori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dinis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Storey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0181-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Kars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvendra K. Ray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rougon-Cardoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Dahlbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659191v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vailleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050939310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300776" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QR5N1MR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manirath Khounlotham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1230660100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4889(01)00146-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dietrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011525200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002390010044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akashi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dietrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Mazo-Molina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainiero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hind" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Kraus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vachev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugosson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Effectome" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nemo-peeters" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1802-0769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112937802" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nemo.peeters@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911474v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren de Ryck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jonckheere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de Paepe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Keyser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Maci&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-025-01432-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Acar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Houdinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Maviane-Macia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302377" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Raja Rubenstein Sabbagh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15535" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfeilmeier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey George" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Alice Morel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Smoker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mazo-Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Mainiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R. Hind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Kraus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mishi Vachev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-19-0018-R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Sabbagh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P. Macho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guinard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Sujeeun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Sang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Ni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Min She" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12504" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brendolise" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montefiori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dinis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Storey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0181-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Kars" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lohou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvendra K. Ray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Ramesh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Gaitonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauri Achari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trupti Asolkar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Pratap Singh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00323-14" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Noel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12119" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133638v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poueymiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02065-14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plener" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-859" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.199281" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Rougon-Cardoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherwood" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Dahlbeck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001694" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vailleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050939310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Giritch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate B. Hoffmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0504682102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lurin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Andres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bitton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300776" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QR5N1MR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671497v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manirath Khounlotham" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1230660100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4889(01)00146-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dietrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cosset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M011525200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002390010044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692488v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.D. Small" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akashi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chapron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dietrich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ribeyre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Buendia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Gaston" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Mazo-Molina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mainiero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Hind" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Kraus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vachev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792378v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131071v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Timmers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131069v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hugosson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04344124v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yahiaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456698v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sevin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Effectome" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818198v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>