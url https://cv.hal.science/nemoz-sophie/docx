--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -496,365 +496,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bâtir les humanités environnementales des matériaux géo-sourcés : construction et déconstruction des passerelles franco-germaniques</w:t>
+                <w:t xml:space="preserve">Contretemps et devenirs : les temporalités plurielles de l’habiter à l’heure du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (2), pp.377-392. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/allemagne.965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860527v1</w:t>
+                <w:t xml:space="preserve">hal-04860524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contretemps et devenirs : les temporalités plurielles de l’habiter à l’heure du développement durable</w:t>
+                <w:t xml:space="preserve">Bâtir les humanités environnementales des matériaux géo-sourcés : construction et déconstruction des passerelles franco-germaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, </w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.377-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.5618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860524v1</w:t>
+                <w:t xml:space="preserve">hal-04860527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mouvements socio-écologistes, un objet pour la sociologie</w:t>
+                <w:t xml:space="preserve">Les mouvements sociaux écologistes : entre réforme de soi et rapports de classe, entre histoires nationales et circulations européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.3116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860519v1</w:t>
+                <w:t xml:space="preserve">hal-04860523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mouvements sociaux écologistes : entre réforme de soi et rapports de classe, entre histoires nationales et circulations européennes</w:t>
+                <w:t xml:space="preserve">Les mouvements socio-écologistes, un objet pour la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.3145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860523v1</w:t>
+                <w:t xml:space="preserve">hal-04860519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« éco-logis » politique : un dépaysement critique de l’habitat durable en Europe</w:t>
               </w:r>
@@ -1035,683 +1035,683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intersection des perspectives: un repère topique des circulations socio-environnementales? Etude de cas entre corps bâtis et sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Némoz</w:t>
+                <w:t xml:space="preserve">The conflictualities at the hearth of social practices and representations of ecology. When the energy-efficient building renovation comes to the tenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESA RN12 mid-term and Energy and society Network 6th international joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association; Energy and Society Network, Sep 2023, Trento (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054623v1</w:t>
+                <w:t xml:space="preserve">hal-05054621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fissures de réflexion envers une bifurcation biographique des mobilités spatiales</w:t>
+                <w:t xml:space="preserve">Entre Constructions Et Contractions Argileuses, Retrait-Gonflement Anthropo-Lithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054620v1</w:t>
+                <w:t xml:space="preserve">hal-05054618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Socialist Utopia to Social Heterotopia in Besançon, a Historical Sociology of French Cooperative Housing.</w:t>
+                <w:t xml:space="preserve">Les fissures de réflexion envers une bifurcation biographique des mobilités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054616v1</w:t>
+                <w:t xml:space="preserve">hal-05054620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Âgir » pour l’environnement ou comment saisir une scansion des crises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nemoz</w:t>
+                <w:t xml:space="preserve">L’intersection des perspectives: un repère topique des circulations socio-environnementales? Etude de cas entre corps bâtis et sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française d'Ethnologie et d'Anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, INALCO, France</w:t>
+              <w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054619v1</w:t>
+                <w:t xml:space="preserve">hal-05054623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conflictualities at the hearth of social practices and representations of ecology. When the energy-efficient building renovation comes to the tenants</w:t>
+                <w:t xml:space="preserve">From Socialist Utopia to Social Heterotopia in Besançon, a Historical Sociology of French Cooperative Housing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA RN12 mid-term and Energy and society Network 6th international joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association; Energy and Society Network, Sep 2023, Trento (Italy), Italy</w:t>
+              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054621v1</w:t>
+                <w:t xml:space="preserve">hal-05054616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Constructions Et Contractions Argileuses, Retrait-Gonflement Anthropo-Lithique</w:t>
+                <w:t xml:space="preserve">« Âgir » pour l’environnement ou comment saisir une scansion des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française d'Ethnologie et d'Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054618v1</w:t>
+                <w:t xml:space="preserve">hal-05054619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la transdisciplinarité autour de l’accompagnement d’un projet de revitalisation de Bourg-Centre</w:t>
+                <w:t xml:space="preserve">De nouvelles places pour les citoyens, les experts et les chercheurs au sein de communautés d’enquêteur.trice.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la géographie sociale aux sciences sociales de l’espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Géopoint - Espaces citoyens. Sciences de l’espace et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01868265v1</w:t>
+                <w:t xml:space="preserve">halshs-01868268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles places pour les citoyens, les experts et les chercheurs au sein de communautés d’enquêteur.trice.s</w:t>
+                <w:t xml:space="preserve">Les enjeux de la transdisciplinarité autour de l’accompagnement d’un projet de revitalisation de Bourg-Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint - Espaces citoyens. Sciences de l’espace et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">De la géographie sociale aux sciences sociales de l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01868268v1</w:t>
+                <w:t xml:space="preserve">halshs-01868265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nemoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111235ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.844" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;moz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-h79k-2e61" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5618" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02155806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chi&#232;ze-Wattinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mesclon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ardenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nemoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111235ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.844" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;moz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-h79k-2e61" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.965" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02155806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chi&#232;ze-Wattinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mesclon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ardenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>