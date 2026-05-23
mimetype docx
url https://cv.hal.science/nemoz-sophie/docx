--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -379,482 +379,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie à l’épreuve de l’altérité. Esquisse d’une grammaire de terrain.», Revue d’Allemagne et des pays de langue allemande, 50-2, pp. 239-253. DOI : https://doi.org/10.4000/allemagne.844</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bâtir les humanités environnementales des matériaux géo-sourcés : construction et déconstruction des passerelles franco-germaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (2), pp.239-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/allemagne.844⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.377-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040263v1</w:t>
+                <w:t xml:space="preserve">hal-04860527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contretemps et devenirs : les temporalités plurielles de l’habiter à l’heure du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.5618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bâtir les humanités environnementales des matériaux géo-sourcés : construction et déconstruction des passerelles franco-germaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sociologie à l’épreuve de l’altérité. Esquisse d’une grammaire de terrain.», Revue d’Allemagne et des pays de langue allemande, 50-2, pp. 239-253. DOI : https://doi.org/10.4000/allemagne.844</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baticle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (2), pp.377-392. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/allemagne.965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04860527v1</w:t>
+                <w:t xml:space="preserve">hal-05040263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mouvements sociaux écologistes : entre réforme de soi et rapports de classe, entre histoires nationales et circulations européennes</w:t>
+                <w:t xml:space="preserve">Les mouvements socio-écologistes, un objet pour la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.3145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860523v1</w:t>
+                <w:t xml:space="preserve">hal-04860519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mouvements socio-écologistes, un objet pour la sociologie</w:t>
+                <w:t xml:space="preserve">Les mouvements sociaux écologistes : entre réforme de soi et rapports de classe, entre histoires nationales et circulations européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahita Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.3116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860519v1</w:t>
+                <w:t xml:space="preserve">hal-04860523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« éco-logis » politique : un dépaysement critique de l’habitat durable en Europe</w:t>
               </w:r>
@@ -1035,683 +1035,683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conflictualities at the hearth of social practices and representations of ecology. When the energy-efficient building renovation comes to the tenants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nemoz</w:t>
+                <w:t xml:space="preserve">L’intersection des perspectives: un repère topique des circulations socio-environnementales? Etude de cas entre corps bâtis et sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA RN12 mid-term and Energy and society Network 6th international joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association; Energy and Society Network, Sep 2023, Trento (Italy), Italy</w:t>
+              <w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054621v1</w:t>
+                <w:t xml:space="preserve">hal-05054623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Constructions Et Contractions Argileuses, Retrait-Gonflement Anthropo-Lithique</w:t>
+                <w:t xml:space="preserve">Les fissures de réflexion envers une bifurcation biographique des mobilités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054618v1</w:t>
+                <w:t xml:space="preserve">hal-05054620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fissures de réflexion envers une bifurcation biographique des mobilités spatiales</w:t>
+                <w:t xml:space="preserve">« Âgir » pour l’environnement ou comment saisir une scansion des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française d'Ethnologie et d'Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054620v1</w:t>
+                <w:t xml:space="preserve">hal-05054619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intersection des perspectives: un repère topique des circulations socio-environnementales? Etude de cas entre corps bâtis et sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Némoz</w:t>
+                <w:t xml:space="preserve">From Socialist Utopia to Social Heterotopia in Besançon, a Historical Sociology of French Cooperative Housing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054623v1</w:t>
+                <w:t xml:space="preserve">hal-05054616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Socialist Utopia to Social Heterotopia in Besançon, a Historical Sociology of French Cooperative Housing.</w:t>
+                <w:t xml:space="preserve">Entre Constructions Et Contractions Argileuses, Retrait-Gonflement Anthropo-Lithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association, Jun 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054616v1</w:t>
+                <w:t xml:space="preserve">hal-05054618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Âgir » pour l’environnement ou comment saisir une scansion des crises</w:t>
+                <w:t xml:space="preserve">The conflictualities at the hearth of social practices and representations of ecology. When the energy-efficient building renovation comes to the tenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française d'Ethnologie et d'Anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, INALCO, France</w:t>
+              <w:t xml:space="preserve">ESA RN12 mid-term and Energy and society Network 6th international joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association; Energy and Society Network, Sep 2023, Trento (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054619v1</w:t>
+                <w:t xml:space="preserve">hal-05054621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles places pour les citoyens, les experts et les chercheurs au sein de communautés d’enquêteur.trice.s</w:t>
+                <w:t xml:space="preserve">Les enjeux de la transdisciplinarité autour de l’accompagnement d’un projet de revitalisation de Bourg-Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nemoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint - Espaces citoyens. Sciences de l’espace et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">De la géographie sociale aux sciences sociales de l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01868268v1</w:t>
+                <w:t xml:space="preserve">halshs-01868265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la transdisciplinarité autour de l’accompagnement d’un projet de revitalisation de Bourg-Centre</w:t>
+                <w:t xml:space="preserve">De nouvelles places pour les citoyens, les experts et les chercheurs au sein de communautés d’enquêteur.trice.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la géographie sociale aux sciences sociales de l’espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Géopoint - Espaces citoyens. Sciences de l’espace et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01868265v1</w:t>
+                <w:t xml:space="preserve">halshs-01868268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nemoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111235ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.844" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;moz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-h79k-2e61" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5618" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.965" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02155806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chi&#232;ze-Wattinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mesclon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ardenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nemoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111235ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.844" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;moz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-h79k-2e61" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.5618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.4682" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02155806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14157" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chi&#232;ze-Wattinne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mesclon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3115" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ardenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Granier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>