--- v1 (2026-03-29)
+++ v2 (2026-05-06)
@@ -1023,1239 +1023,1529 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deviations for sticky-reflecting Brownian motion with boundary diffusion</w:t>
+                <w:t xml:space="preserve">Ordinary differential equations for regularized variational problems involving semi-discrete optimal transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Casteras</w:t>
+                <w:t xml:space="preserve">Adrien Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Daniyar Omarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895784v1</w:t>
+                <w:t xml:space="preserve">hal-05580886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and computing solutions to regularized semi-discrete optimal transport via an ordinary differential equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PDE approach to Benamou-Brenier formula for the Schrödinger problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Garatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Rota Nodari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tamanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020023v1</w:t>
+                <w:t xml:space="preserve">hal-05605890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rates for regularized unbalanced optimal transport: the discrete case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduced-order model for parametrized Optimal Transport problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonnet-Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157120v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ordinary differential equation for entropic optimal transport and its linearly constrained variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua Hiew</w:t>
+                <w:t xml:space="preserve">Large deviations for sticky-reflecting Brownian motion with boundary diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Casteras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525602v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sparse approximation of the Lieb functional with moment constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing and computing solutions to regularized semi-discrete optimal transport via an ordinary differential equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniyar Omarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131066v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational formulation of a Multi-Population Mean Field Games with non-local interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence rates for regularized unbalanced optimal transport: the discrete case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tocquec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668323v3</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNIVERSAL DIAGONAL ESTIMATES FOR MINIMIZERS OF THE LEVY-LIEB FUNCTIONAL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augusto Gerolin</w:t>
+                <w:t xml:space="preserve">An ordinary differential equation for entropic optimal transport and its linearly constrained variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Hiew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04009262v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ODE CHARACTERISATION OF MULTI-MARGINAL OPTIMAL TRANSPORT WITH PAIRWISE COST FUNCTIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sparse approximation of the Lieb functional with moment constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912268v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131066v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport type metrics on the space of probability measures involving singular base measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A variational formulation of a Multi-Population Mean Field Games with non-local interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi de Pascale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508911v3</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668323v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on Cournot-Nash equilibria and Optimal Transport between unequal dimensions *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UNIVERSAL DIAGONAL ESTIMATES FOR MINIMIZERS OF THE LEVY-LIEB FUNCTIONAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Gerolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792102v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational problems involving unequal dimensional optimal transport</w:t>
+                <w:t xml:space="preserve">AN ODE CHARACTERISATION OF MULTI-MARGINAL OPTIMAL TRANSPORT WITH PAIRWISE COST FUNCTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Pass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088040v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strictly-correlated electron functional for spherically symmetric systems revisited</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport type metrics on the space of probability measures involving singular base measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469822v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508911v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Cournot-Nash equilibria by entropic regularization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note on Cournot-Nash equilibria and Optimal Transport between unequal dimensions *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363468v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variational problems involving unequal dimensional optimal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The strictly-correlated electron functional for spherically symmetric systems revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Gerolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaas J H Giesbertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation of Cournot-Nash equilibria by entropic regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal transportation theory with repulsive costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Gerolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2265,100 +2555,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Methods for Multi-Marginal Optimal Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probability [math.PR]. Université Paris sciences et lettres, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PSLED017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01471589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2368,105 +2658,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some generalisations of Optimal Transport problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Paris Saclay University, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04554531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2613,51 +2903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Marino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nenna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02080-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154453v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pegon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X24000257" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ennaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Pass" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02438-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848370v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202519500283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621311v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148954v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Casteras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020023v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Omarov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157120v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tocquec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hiew" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131066v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668323v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Pascale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Gerolin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912268v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508911v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas J H Giesbertz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163737v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01471589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLED017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04554531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Marino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lewin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nenna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02080-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154453v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pegon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008414X24000257" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ennaji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin M&#233;rigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Pass" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02438-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c06345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848370v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202519500283" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621311v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148954v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05580886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cances" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Omarov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Garatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Rota Nodari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tamanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05587825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonnet-Weill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Casteras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Monsaingeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05157120v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tocquec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Hiew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131066v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04668323v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi de Pascale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Gerolin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912268v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508911v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01469822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas J H Giesbertz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01363468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163737v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01471589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLED017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04554531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>