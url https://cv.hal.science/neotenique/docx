--- v0 (2026-03-04)
+++ v1 (2026-05-27)
@@ -766,334 +766,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial coding of Drosophila muscle shape by Collier and Nautilus</w:t>
+                <w:t xml:space="preserve">Tup/Islet1 integrates time and position to specify muscle identity in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadi Boukhatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crozatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.12.018⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (19), pp.3572-3582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.083410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084512v1</w:t>
+                <w:t xml:space="preserve">hal-03084511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tup/Islet1 integrates time and position to specify muscle identity in Drosophila</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Combinatorial coding of Drosophila muscle shape by Collier and Nautilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Taffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Crozatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 139 (19), pp.3572-3582. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 363 (1), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.083410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084511v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-step control of muscle diversity by Hox proteins in the Drosophila embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Boukhatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,314 +1259,302 @@
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 446 (7133), pp.325-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature05650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">collier transcription in a single Drosophila muscle lineage: the combinatorial control of muscle identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daburon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Daburon</w:t>
+                <w:t xml:space="preserve">Fabien Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 134 (24), pp.4347-4355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/dev.008409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wingless Capture by Frizzled and Frizzled2 in Drosophila Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lecourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Lecourtois</w:t>
+                <w:t xml:space="preserve">Cyrille Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 235 (2), pp.467-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/dbio.2001.0320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1576,51 +1564,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Cis-Regulatory Modules ensure robust tup/islet1 function in dorsal muscle identity specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1629,108 +1617,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Sengenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1877,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hartnell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Salegi Ansa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leduc-Gaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01400-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.57547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Taffin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Hashimoto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelissier-Monier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spokony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Enriquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Boukhatmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Frendo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.083410" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Philippakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bulyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Krzemien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Makki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-WTBWF1X7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crozet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebreton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.008409" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lecourtois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0320" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sengen&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hartnell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Salegi Ansa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leduc-Gaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01400-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carayon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bataill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.57547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crozatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Taffin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Painset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063994v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Hashimoto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pelissier-Monier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spokony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Dib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb3052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Boukhatmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Frendo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Enriquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.083410" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.12.018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Philippakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Bulyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Krzemien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Makki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meister" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crozet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lebreton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.008409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lecourtois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Alexandre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sengen&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>