--- v0 (2026-04-16)
+++ v1 (2026-05-19)
@@ -1922,265 +1922,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Alzheimer's disease with Electroencephalography in a differential framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical composition and antibacterial activity of Artemisia campestris ssp. glutinosa (J. Gay) Batt. and A. judaïca ssp. sahariensis (Chev.) species endemic to the Algerian Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Ghanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Houmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.779 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0972060X.2018.1484819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809370v1</w:t>
+                <w:t xml:space="preserve">hal-01864636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and antibacterial activity of Artemisia campestris ssp. glutinosa (J. Gay) Batt. and A. judaïca ssp. sahariensis (Chev.) species endemic to the Algerian Sahara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of Alzheimer's disease with Electroencephalography in a differential framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Houmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Gallego-Jutglà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafika Ghanai</w:t>
+                <w:t xml:space="preserve">Gérard Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Houmani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vi-Huong Nguyen-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Bearing Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (3), pp.779 - 788. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0193607-1 - e0193607-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0972060X.2018.1484819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864636v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On hunting animals of the Biometric Menagerie for online signature</w:t>
               </w:r>
@@ -2270,64 +2270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoch-based entropy for early screening of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (8), pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2753,291 +2753,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale probabilistic score fusion for enhancing Alzheimer’s disease detection using EEG</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boudy</w:t>
+                <w:t xml:space="preserve">FRI-484 machine learning in predicting 3-month mortality for liver transplant candidates with HCC: a paradigm shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Cormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Bio-inspired Systems and Signal Processing (BIOSIGNALS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013169700003911⟩</w:t>
+              <w:t xml:space="preserve">European Association for the Study of the Liver (EASL Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amsterdam, Netherlands. pp.S384-S385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01131-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026658v1</w:t>
+                <w:t xml:space="preserve">hal-05137641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRI-484 machine learning in predicting 3-month mortality for liver transplant candidates with HCC: a paradigm shift</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Cormi</w:t>
+                <w:t xml:space="preserve">Multi-scale probabilistic score fusion for enhancing Alzheimer’s disease detection using EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vibert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Houmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for the Study of the Liver (EASL Congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Amsterdam, Netherlands. pp.S384-S385, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Bio-inspired Systems and Signal Processing (BIOSIGNALS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, France. pp.741-751, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01131-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013169700003911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137641v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des effets thérapeutiques sur la marche chez des patients avec hémiparésie par une mesure de distance élastique multidimensionnelle</w:t>
               </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th European Conference on Clinical Neuroimaging (ECCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3389,265 +3389,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer learning for artwork attribution: assessing the importance of the artist's signature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Loesch</w:t>
+                <w:t xml:space="preserve">Caractérisation de la marche normale et des déviations pathologiques dues aux maladies neurologiques : étude comparative des mesures de déviations de la marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Hermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Galarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXII congrès de la Société Francophone d'analyse du mouvement chez l'enfant et l'adulte (SOFAMEA )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843073v1</w:t>
+                <w:t xml:space="preserve">hal-04685982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la marche normale et des déviations pathologiques dues aux maladies neurologiques : étude comparative des mesures de déviations de la marche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Hermez</w:t>
+                <w:t xml:space="preserve">Transfer learning for artwork attribution: assessing the importance of the artist's signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Loesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII congrès de la Société Francophone d'analyse du mouvement chez l'enfant et l'adulte (SOFAMEA )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Thirteenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rabat (MOROCCO), Morocco. pp.01 - 07, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ipta62886.2024.10755887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685982v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular dementia characterization by dynamic time warping in the context of cognitive disorders</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Dorizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Yabouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoka Kinugawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle (PFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4752,338 +4752,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional profiling of elderly at-risk for Alzheimer's disease in a differential framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of spatial constraints when signing in uncontrolled mobile conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Abazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IH&amp;MMSec 2019 : ACM Workshop on Information Hiding and Multimedia Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3335203.3335720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161052v1</w:t>
+                <w:t xml:space="preserve">hal-02190140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial constraints when signing in uncontrolled mobile conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Abazid</w:t>
+                <w:t xml:space="preserve">NeuroLife: interfaces cerveau machine pour la santé et l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Garcia-Salicetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IH&amp;MMSec 2019 : ACM Workshop on Information Hiding and Multimedia Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Healthcare 4.0: Nouvelles avancées en ingénierie pour la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-Télécom, Oct 2019, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190140v1</w:t>
+                <w:t xml:space="preserve">hal-02511084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLife: interfaces cerveau machine pour la santé et l’autonomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-dimensional profiling of elderly at-risk for Alzheimer's disease in a differential framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Houmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hovagim Bakardjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Dray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Le Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare 4.0: Nouvelles avancées en ingénierie pour la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Mines-Télécom, Oct 2019, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">JETSAN 2019: Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511084v1</w:t>
+                <w:t xml:space="preserve">hal-02161052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofeedback: a novel strategy for promoting cognitive reserve in the elderly?</w:t>
               </w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Event on 14th International Conference on Neurology, Neuroscience and Neuromuscular Disorders &amp; 31st Edition on World Psychiatrists and Psychologists Conference &amp; 15th International Conference on Gastro Educa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5309,213 +5309,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alzheimer's disease diagnosis using synchrony and disorder measures</w:t>
+                <w:t xml:space="preserve">Monitoring visual sustained attention with a low-cost EEG headset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Aljane</w:t>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDSE 2017 : 2nd Junior Conference on Data Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICABME 2017 : 4th International Conference on Advances in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beirut, Lebanon. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2017.8167572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701329v1</w:t>
+                <w:t xml:space="preserve">hal-01696238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring visual sustained attention with a low-cost EEG headset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guilloton</w:t>
+                <w:t xml:space="preserve">Alzheimer's disease diagnosis using synchrony and disorder measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Aljane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICABME 2017 : 4th International Conference on Advances in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDSE 2017 : 2nd Junior Conference on Data Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orsay, France. pp.117 - 119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696238v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofeedback as a neurorehabilitation tool for memory deficits : a phase 0 clinical trial</w:t>
               </w:r>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Houmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEUROTECHNIX 2017 : 5th International Congress on Neurotechnology, Electronics and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Funchal, Portugal. pp.14 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8592,51 +8592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Halimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garcia-Salicetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kounis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/hds.0295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.11.057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Hermez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109368" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Yabouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bedoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Medani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30212-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04806189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.07.106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Raposo Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Bahrami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12834-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Andrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guieysse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klarsfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.jin2303067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04172052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146566" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Carfora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyeon Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9080375" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abazid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mariani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9020062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111553" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21100956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Gallego-Jutgl&#224;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ghanai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Houmani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2018.1484819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012906571550032X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mayoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa I. Khalil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.08.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWPQKL4L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.08.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5R7LJ7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/964746" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013169700003911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01131-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Schmitt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Loesch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipta62886.2024.10755887" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipta62886.2024.10755780" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EHB64556.2024.10805746" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariani Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.314" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62523-7_55" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Entropy2021-09771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kachouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630539" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190140v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335720" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aljane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guilloton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2017.8167572" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kahindo Senge Muvingi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSIG.2015.7314595" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Othman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004342306230629" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_28" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2011.5945734" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#226;nio C. Canuto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCB.2011.6117487" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306020v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2008.4699362" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSYM.2008.4655527" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann de Santiago" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7488-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54080-6_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cappelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Maio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maltoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01793-3_74" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73003-5_19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ly Van" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Fernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-292-0_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Halimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Houmani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garcia-Salicetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kounis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/hds.0295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.11.057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Hermez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109368" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507577v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Yabouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bedoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Medani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-30212-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04806189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109390" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.07.106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Raposo Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Chaumon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovagim Bakardjian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Bahrami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12834-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Andrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guieysse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Klarsfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.jin2303067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04172052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146566" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Carfora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyeon Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rigaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9080375" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abazid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mariani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9020062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111553" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030933" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21100956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Ghanai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Houmani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2018.1484819" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vialatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Gallego-Jutgl&#224;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi-Huong Nguyen-Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012906571550032X" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mayoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa I. Khalil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.08.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWPQKL4L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.08.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5R7LJ7D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/964746" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01131-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoka Kinugawa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013169700003911" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS65348.2025.00102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843073v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Schmitt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Loesch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipta62886.2024.10755887" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipta62886.2024.10755780" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EHB64556.2024.10805746" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariani Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.314" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62523-7_55" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Entropy2021-09771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kachouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC46164.2021.9630539" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3335203.3335720" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511084v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Montagner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421781v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossaab Hariz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guilloton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2017.8167572" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aljane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kahindo Senge Muvingi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSIG.2015.7314595" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275240v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Othman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004342306230629" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812562v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29336-8_28" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2011.5945734" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#226;nio C. Canuto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCB.2011.6117487" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306020v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2009.5339074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BTAS.2008.4699362" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BSYM.2008.4655527" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953220v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylliann de Santiago" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7488-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12610-4_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54080-6_10" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Cappelli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Maio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maltoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01793-3_74" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-73003-5_19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ly Van" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alonso-Fernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-292-0_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>