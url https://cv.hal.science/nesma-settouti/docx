--- v0 (2026-03-18)
+++ v1 (2026-05-15)
@@ -66,304 +66,1241 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An explainable hybrid deep-learning and machine learning framework for automatic coeliac disease detection from duodenal endoscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souaad Hamza-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Aziza El Aouaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Information Science and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13755-026-00457-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring band selection methods for enhanced chromosomal analysis in Hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Zeffate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Bechar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00037028251403574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary analysis of explainable machine learning methods for multiple myeloma chemotherapy treatment recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12065-023-00833-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of normalization and color features on super-pixel classification: application to cytological image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Bechar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Habib Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australasian Physical and Engineering Sciences in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.427-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13246-019-00735-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analysis of ambulatory blood pressure monitoring using multi-label classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Douibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Malik Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australasian Physical and Engineering Sciences in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (1), pp.65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13246-018-0713-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new feature selection approach based on ensemble methods in semi-supervised classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3), pp.673 - 686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10044-015-0524-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-supervised superpixel classification for medical images segmentation: application to detection of glaucoma disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El amine Bechar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11045-017-0483-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification interprétable floue du diabète - Amélioration des performances d'un classifieur flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Settouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine M. Chikh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cost Oran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00621613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-Driven Classification of Forensic Autopsy Reports: Balancing Accuracy and Interpretability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Caen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycoloquy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-5, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AFROS62115.2024.11037068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Tissue Segmentation in Orthopedic Surgery Using Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Hage Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Abdallah Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amine Bechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Assainova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. IEEE, pp.1-5, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -373,236 +1310,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiments in Oncology: A Cancer treatment sentiment dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souaad Hamza-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Benfettoume Souda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/jp4ds5s3b6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duodenal Endoscopic Image Dataset for Celiac Disease Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souaad Hamza-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethallah Gaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Aziza Elaouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/t278gdxwzc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -612,147 +1549,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Embryo Stage Classification with Multi-Focal Plane Imaging and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Benfettoume Souda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wistan Marchadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souaad Hamza-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Elbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -762,154 +1699,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Hyperspectrale pour la Segmentation Automatique des Tissus en Chirurgie Orthopédique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Hage Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Abdallah Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amine Bechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Assainova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelles (JiONC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -919,1686 +1856,866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Tissue Segmentation in Orthopedic Surgery Using Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Hage Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Abdallah Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amine Bechar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Assainova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Homogeneous Ensemble Methods for MLknn Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Douibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amine Chikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lakeland, France. pp.197-201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3093241.3093262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185659v1</w:t>
-              </w:r>
-[...818 lines deleted...]
-                <w:t xml:space="preserve">inria-00621613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myélome Multiple: étude descriptive des données en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Guilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Chikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Biomedical Engineering Laboratory, Tlemcen University Algeria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Forêts Aléatoires en Apprentissage Semi-Supervisé (Co-forest) pour la segmentation des images rétiniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settouti Nesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechar Mohammed El Amine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Biomedical Engineering Laboratory, Tlemcen University Algeria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche Filtre pour la sélection des gènes pertinents des données biopuces du Cancer du Côlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Hafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification Automatique de l'hypothyroïdie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Douibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des caractéristiques pour la classification de la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Benikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendimerad El Batoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement de l'Apprentissage Structurel pour la reconnaissance du Diabète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2011, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00605627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance par Neuro-Floue du Diabète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine M. Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadj Eddine Fandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00566164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2608,153 +2725,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The improvement of the Learning Environment in the context of Multi-label data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalida Douibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Settouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chikh Mohammed Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. Université Abou Bekr Belkaid, Tlemcen (Algérie), 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03185694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2901,51 +3018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Youbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Laribi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Settouti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hage Chehade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211836" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souaad Hamza-Cherif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Benfettoume Souda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jp4ds5s3b6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Gaouar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aziza Elaouber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/t278gdxwzc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Douibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Chikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093241.3093262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Zeffate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028251403574" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-023-00833-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Habib Daho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Chikh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-019-00735-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Read" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malik Benabid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-018-0713-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01621751v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chikh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0524-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01621806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El&#160;amine Bechar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-017-0483-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M. Chikh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Guilal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Settouti Nesma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechar Mohammed El Amine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hafa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Benikhlef" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendimerad El Batoul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadj Eddine Fandi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03185694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Mohammed Amine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souaad Hamza-Cherif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Gaouar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aziza El Aouaber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Settouti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13755-026-00457-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Zeffate" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028251403574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04085306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-023-00833-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02470276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Habib Daho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Adel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Chikh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-019-00735-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Douibi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Read" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malik Benabid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-018-0713-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01621751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-015-0524-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01621806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El&#160;amine Bechar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-017-0483-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M. Chikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Youbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Laribi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFROS62115.2024.11037068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hage Chehade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Benfettoume Souda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/jp4ds5s3b6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Gaouar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aziza Elaouber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/t278gdxwzc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Chikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093241.3093262" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Guilal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01294064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Settouti Nesma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechar Mohammed El Amine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hafa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Benikhlef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendimerad El Batoul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadj Eddine Fandi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03185694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikh Mohammed Amine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>