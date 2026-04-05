--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -136,51 +136,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Docteure en littérature comparée, CERC-EA 172 ; chercheuse associée au CEAO (Centre des Études Arabes et Orientales), Université Sorbonne Nouvelle Paris 3.</w:t>
+        <w:t xml:space="preserve">Docteure en littérature comparée, CERC-EA 172 ; chercheuse associée au CEAO (Centre des Études Arabes et Orientales), Université Sorbonne Nouvelle Paris 3 ; qualifiée aux fonctions de maîtresse de conférences par le CNU en sections 10 et 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre de la </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Société Française de Littérature Générale et Comparée</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFLGC) et de l’</w:t>
@@ -421,51 +421,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginons le traducteur heureux. De l’hypothèse du texte traduit au commentaire de la traduction et à la traduction comme commentaire : l’exemple de &amp;quot;Ḥaddaṯa Abū Hurayra qāl&amp;quot; de l’écrivain tunisien Mahmoud al-Mess'âdī</w:t>
+                <w:t xml:space="preserve">Imaginons le traducteur heureux. De l’hypothèse du texte traduit au commentaire de la traduction et à la traduction comme commentaire : l’exemple de &amp;quot;Ḥaddaṯa Abū Hurayra qāl&amp;quot; de l’écrivain tunisien Maḥmūd al-Mess'âdī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -487,51 +487,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatismes de naissance. De la complexité du rapport père-fils à la réception de l’œuvre : deux écrivains à l’épreuve. Yasmina Khadhra (Ce que le jour doit à la nuit) et Mohamed Choukri (al-H̱ubz al-ḥāfī, Le Pain nu)</w:t>
+                <w:t xml:space="preserve">Traumatismes de naissance. De la complexité du rapport père-fils à la réception de l’œuvre : deux écrivains à l’épreuve. Yasmina Khadra (Ce que le jour doit à la nuit) et Mohamed Choukri (al-H̱ubz al-ḥāfī, Le Pain nu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1400,584 +1400,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chant des sirènes à masque féministe</w:t>
+                <w:t xml:space="preserve">Entrées par effraction. May Ziadé et Jocelyne Saab : les mots et les images à l’usage de la « dés-orientale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.39191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/trahs.1833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439302v1</w:t>
+                <w:t xml:space="preserve">hal-05439294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrées par effraction. May Ziadé et Jocelyne Saab : les mots et les images à l’usage de la &amp;quot;dés-orientale</w:t>
+                <w:t xml:space="preserve">Le chant des sirènes à masque féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/trahs.1833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.39191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439294v1</w:t>
+                <w:t xml:space="preserve">hal-05439302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritures migrantes en Méditerranée : errances topographiques et dérives énonciatives</w:t>
+                <w:t xml:space="preserve">Moyen-Orient et Afrique du Nord. État des luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/contextes.6762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.34917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439287v1</w:t>
+                <w:t xml:space="preserve">hal-05440112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminisation du politique : &amp;quot;Mon tissu préféré&amp;quot;, un film de Gaya Jiji</w:t>
+                <w:t xml:space="preserve">Écritures migrantes en Méditerranée : errances topographiques et dérives énonciatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.36590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05439381v1</w:t>
+                <w:t xml:space="preserve">hal-05439287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bande dessinée, jeunesse et activités corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://journals.openedition.org/lectures/24617. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décolonisation du genre sur fond de poé(li)tiques postcoloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://journals.openedition.org/contextes/6366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moyen-Orient et Afrique du Nord. État des luttes</w:t>
+                <w:t xml:space="preserve">Note de visionnage de film : Mon tissu préféré de Gaya Jiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.36590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.34917⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05440112v1</w:t>
+                <w:t xml:space="preserve">hal-05439381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits, genre et autorités. Enquête en Tunisie réalisée par la sociologue Abir Kréfa</w:t>
               </w:r>
@@ -2047,174 +2051,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des écritures migrantes du genre en contextes comparés</w:t>
+                <w:t xml:space="preserve">Du (d')après comme point de départ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (10), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, http://www.fabula.org/revue/document10928.php</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439477v1</w:t>
+                <w:t xml:space="preserve">hal-01774889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du (d')après comme point de départ</w:t>
+                <w:t xml:space="preserve">Cartographie des écritures migrantes du genre en contextes comparés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, http://www.fabula.org/revue/document10928.php</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 19 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.11810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774889v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes de militantisme féministe</w:t>
               </w:r>
@@ -2334,538 +2338,607 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces nouvelles Nuits qui naissent des anciennes…« ni tout à fait les mêmes ni tout à fait autres » : questionner le phénomène de la circulation « contagieuse » des histoires de Shéhérazade</w:t>
+                <w:t xml:space="preserve">« Écrire une thèse en littérature comparée : réflexions méthodologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle d’ateliers : Contes et légendes au féminin dans l’espace euro-méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bianca Vallarano, Mar 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Atelier international : projets comparatifs en arabe dans les universités arabes et non arabes. Questions épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fatiha Taib; Lobna Ismail; Comité de recherche de l’ICLA; Académie du Royaume du Maroc, Mar 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438508v1</w:t>
+                <w:t xml:space="preserve">hal-05561874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Y a tant de larmes et de sourires, à travers toi, toi la mamma ». Éléments de réflexion sur les rapports mère/fille dans Le corps de ma mère de Fawzia Zouari</w:t>
+                <w:t xml:space="preserve">Ces nouvelles Nuits qui naissent des anciennes…« ni tout à fait les mêmes ni tout à fait autres » : questionner le phénomène de la circulation « contagieuse » des histoires de Shéhérazade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Autosociobiographies et autothéories des mères »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marina Ortrud Hertrampf, Jun 2025, Passau, Germany</w:t>
+              <w:t xml:space="preserve">Cycle d’ateliers : Contes et légendes au féminin dans l’espace euro-méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bianca Vallarano, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438495v1</w:t>
+                <w:t xml:space="preserve">hal-05438508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silences brisés, douleurs exorcisées. La dramathérapie en milieu carcéral féminin : Yawmiyyāt Šahrazāde de Zeina Daccache</w:t>
+                <w:t xml:space="preserve">« Y a tant de larmes et de sourires, à travers toi, toi la mamma ». Éléments de réflexion sur les rapports mère/fille dans Le corps de ma mère de Fawzia Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Prisonnières » : mythes, fictions et récits de femmes incarcérées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jaïlys Duault; Cécile Tarjot, Mar 2025, Maison des Sciences de l'Homme en Bretagne, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Autosociobiographies et autothéories des mères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marina Ortrud Hertrampf, Jun 2025, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438483v1</w:t>
+                <w:t xml:space="preserve">hal-05438495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Madame D’Aulnoy et la fille du grand vizir ou, Shéhérazade d’après le manuscrit syrien du XVe siècle</w:t>
+                <w:t xml:space="preserve">Silences brisés, douleurs exorcisées. La dramathérapie en milieu carcéral féminin : Yawmiyyāt Šahrazāde de Zeina Daccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Rencontres de Dīwān</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Prisonnières » : mythes, fictions et récits de femmes incarcérées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaïlys Duault; Cécile Tarjot, Mar 2025, Maison des Sciences de l'Homme en Bretagne, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438460v1</w:t>
+                <w:t xml:space="preserve">hal-05438483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chœur de voi(e)x. D’elles : la comédienne, la prisonnière et l’animatrice du talk-show. Lecture croisée de quelques reprises de la figure de Shéhérazade</w:t>
+                <w:t xml:space="preserve">Entre Madame D’Aulnoy et la fille du grand vizir ou, Shéhérazade d’après le manuscrit syrien du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Solidarités francophones" : 34ème Congrès du Conseil International des Études Francophones (CIÉF), Session : « Féminismes et sororités dans les productions artistiques françaises et francophones contemporaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIÉF, Jun 2021, Portugal, France</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Rencontres de Dīwān</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438470v1</w:t>
+                <w:t xml:space="preserve">hal-05438460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pérégrinations de Shéhérazade entre Orient et Occident</w:t>
+                <w:t xml:space="preserve">Un chœur de voi(e)x. D’elles : la comédienne, la prisonnière et l’animatrice du talk-show. Lecture croisée de quelques reprises de la figure de Shéhérazade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Conjoint «Langues, littératures et territoires, Paris- Montréal » (deuxième session)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Fraisse et Josias Semujanga, Mar 2017, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">"Solidarités francophones" : 34ème Congrès du Conseil International des Études Francophones (CIÉF), Session : « Féminismes et sororités dans les productions artistiques françaises et francophones contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIÉF, Jun 2021, Portugal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438453v1</w:t>
+                <w:t xml:space="preserve">hal-05438470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations de Shéhérazade entre Orient et Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Naccach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Conjoint «Langues, littératures et territoires, Paris- Montréal » (deuxième session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Fraisse et Josias Semujanga, Mar 2017, Montréal (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui est Shéhérazade ? Petite enquête sur une &amp;quot;illustre&amp;quot; inconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Conjoint «Langues, littératures et territoires, Paris-Montréal» (première session)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josias Semujanga; Emmanuel Fraisse, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2875,461 +2948,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émission de radio &amp;quot;La Kahina, histoire d'une reine berbère&amp;quot;, Afrique : mémoires d'un continent</w:t>
+                <w:t xml:space="preserve">Émission de radio - La Kahina, histoire d'une reine berbère, Afrique : mémoires d'un continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kpénahi Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Ouhibi Aitsiselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://rfi.my/BGlL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Ziadé nābiġat al-šarq ou le féminisme sans bruit</w:t>
+                <w:t xml:space="preserve">Les mots en colère intransitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imèn Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Elles écrivent : une traversée littéraire", Revue Trait-d'Union, n°3</w:t>
+              <w:t xml:space="preserve">Pro/p(r)ose Magazine, numéro thématique "Je(ux)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05439399v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots en colère intransitive</w:t>
+                <w:t xml:space="preserve">L’histoire de l’avant dernière page d’un manuscrit qui se dé(s)écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pro/p(r)ose Magazine, numéro thématique "Je(ux)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535471v1</w:t>
+                <w:t xml:space="preserve">hal-05535472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de l’avant dernière page d’un manuscrit qui se dé(s)écrit</w:t>
+                <w:t xml:space="preserve">May Ziadé nābiġat al-šarq ou le féminisme sans bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imèn Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pro/p(r)ose Magazine, numéro thématique "Je(ux)"</w:t>
+              <w:t xml:space="preserve">"Elles écrivent : une traversée littéraire", Revue Trait-d'Union, n°3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535472v1</w:t>
+                <w:t xml:space="preserve">hal-05439399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nymphomanie au féminin. Dans le jardin de l’ogre de Leïla Slimani, le corps s’écri(e)ra et n’en fera qu’à sa tête, Artis Natura, L'humain – vol. 2, n° 1 – Hiver 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://www.artisnatura.com/single-post/2018/05/16/La-nymphomanie-au-féminin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dunia » de Jocelyne Saab, ou la parole excisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://nawaat.org/portail/2018/03/06/dunia-de-jocelyne-saab-ou-la-parole-excisee/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3339,819 +3412,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction à plusieurs mains de quelques poèmes de Joumana Haddad, dans le cadre de la résidence poétique du Festival &amp;quot;Femmes poètes&amp;quot;, 3-12 mai 2021, Un Lieu pour respirer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainsi parlait Abou Hourayra : traduction en français de &amp;quot;Ḥaddaṯa Abū Hurayra qāl&amp;quot; de l’écrivain tunisien Mahmoud al-Messâdī (arabe littéraire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question (existentielle) d’habiter : Shéhérazade et Esther d’Agnès Caffin</w:t>
+                <w:t xml:space="preserve">Programme - journée d'étude : « L’éloge du féminin en poésie. Penser l’exaltation rhétorique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « L’éloge du féminin en poésie. Penser l’exaltation rhétorique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...414 lines deleted...]
-                <w:t xml:space="preserve">hal-05535456v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage d'études à l’Université d’Aix-Marseille : récit d'un parcours de six mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faculté des sciences humaines et sociales de Tunis; Université d'Aix-Marseille (AMU). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4219,51 +3878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6645F8CE"/>
+    <w:nsid w:val="2A4CD406"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4367,51 +4026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CD598B42"/>
+    <w:nsid w:val="7B5CCB49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4515,51 +4174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="487B35F2"/>
+    <w:nsid w:val="C258494F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4752,51 +4411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nessrine-naccach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-5072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278464335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ailc-icla.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05438426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Naccach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Orchani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Salinas Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Murphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Toubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pw8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Finck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439302v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6762" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36590" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01797106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24617" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HRTZVBX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q6QJH7KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.11810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01723275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;nahi Traor&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ouhibi Aitsiselmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Moussa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01800093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01741657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Targa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abroug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nessrine-naccach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-5072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278464335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ailc-icla.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05438426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Naccach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Orchani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Salinas Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Murphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Toubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pw8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Finck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34917" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HRTZVBX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01797106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q6QJH7KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.11810" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01723275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;nahi Traor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ouhibi Aitsiselmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01800093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01741657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Targa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abroug" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>