--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -585,169 +585,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosopher l’exil : « du silence de Shéhérazade » naît l’autre histoire de Fawzia Zouari</w:t>
+                <w:t xml:space="preserve">Traduire la poésie à plusieurs mains, de l’arabe vers le français. Retours d’expérience à partir de l’exemple de Joumana Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romancières francophones contemporaines. Variations littéraires, stratégies d’énonciation et créativité (Maghreb, Mashrek, Afrique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latifa Sari (dir.); Université de Tlemcen; Laboratoire LLC, In press</w:t>
+              <w:t xml:space="preserve">Qu’est-ce qu’une femme poète? Histoire, création, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535291v1</w:t>
+                <w:t xml:space="preserve">hal-05438525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire la poésie à plusieurs mains, de l’arabe vers le français. Retours d’expérience à partir de l’exemple de Joumana Haddad</w:t>
+                <w:t xml:space="preserve">Philosopher l’exil : « du silence de Shéhérazade » naît l’autre histoire de Fawzia Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’est-ce qu’une femme poète? Histoire, création, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Romancières francophones contemporaines. Variations littéraires, stratégies d’énonciation et créativité (Maghreb, Mashrek, Afrique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latifa Sari (dir.); Université de Tlemcen; Laboratoire LLC, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438525v1</w:t>
+                <w:t xml:space="preserve">hal-05535291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire le tour des possibles devenir-femme » : entretien avec Ines Orchani autour de Gazelle Théorie</w:t>
               </w:r>
@@ -1331,657 +1331,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shéhérazade, plusieurs fois morte. Éléments de réflexion sur la (dé)naissance d’une figure mythique dans « La femme en morceaux » d’Assia Djebar et J’ai tué Schéhérazade. Confessions d’une femme arabe en colère de Joumana Haddad</w:t>
+                <w:t xml:space="preserve">Le chant des sirènes à masque féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loxias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.39191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337189v1</w:t>
+                <w:t xml:space="preserve">hal-05439302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrées par effraction. May Ziadé et Jocelyne Saab : les mots et les images à l’usage de la « dés-orientale »</w:t>
+                <w:t xml:space="preserve">Shéhérazade, plusieurs fois morte. Éléments de réflexion sur la (dé)naissance d’une figure mythique dans « La femme en morceaux » d’Assia Djebar et J’ai tué Schéhérazade. Confessions d’une femme arabe en colère de Joumana Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Doctoriales XVI, 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/trahs.1833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05439294v1</w:t>
+                <w:t xml:space="preserve">hal-04337189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chant des sirènes à masque féministe</w:t>
+                <w:t xml:space="preserve">Entrées par effraction. May Ziadé et Jocelyne Saab : les mots et les images à l’usage de la « dés-orientale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.39191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/trahs.1833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439302v1</w:t>
+                <w:t xml:space="preserve">hal-05439294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moyen-Orient et Afrique du Nord. État des luttes</w:t>
+                <w:t xml:space="preserve">Note de visionnage de film : Mon tissu préféré de Gaya Jiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.34917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.36590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440112v1</w:t>
+                <w:t xml:space="preserve">hal-05439381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures migrantes en Méditerranée : errances topographiques et dérives énonciatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/contextes.6762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bande dessinée, jeunesse et activités corporelles</w:t>
+                <w:t xml:space="preserve">Moyen-Orient et Afrique du Nord. État des luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/lectures/24617. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.34917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.24617⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01797106v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la décolonisation du genre sur fond de poé(li)tiques postcoloniales</w:t>
+                <w:t xml:space="preserve">Bande dessinée, jeunesse et activités corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/lectures/24617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742037v1</w:t>
+                <w:t xml:space="preserve">hal-01797106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de visionnage de film : Mon tissu préféré de Gaya Jiji</w:t>
+                <w:t xml:space="preserve">De la décolonisation du genre sur fond de poé(li)tiques postcoloniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/contextes/6366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.36590⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05439381v1</w:t>
+                <w:t xml:space="preserve">hal-01742037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits, genre et autorités. Enquête en Tunisie réalisée par la sociologue Abir Kréfa</w:t>
               </w:r>
@@ -2338,199 +2338,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Écrire une thèse en littérature comparée : réflexions méthodologiques »</w:t>
+                <w:t xml:space="preserve">« Les larmes jaillissent des mêmes abîmes ». Restituer les vécus individuels pour guérir la mémoire collective dans Le livre des Reines de Joumana Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international : projets comparatifs en arabe dans les universités arabes et non arabes. Questions épistémologiques et méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fatiha Taib; Lobna Ismail; Comité de recherche de l’ICLA; Académie du Royaume du Maroc, Mar 2026, En ligne, France</w:t>
+              <w:t xml:space="preserve">Silences, récits, scénarios : perspectives transculturelles sur les mères et les filles dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephanie Ng (Centre for the Study of Contemporary Women’s Writing, University of London); Isabella Clarke (University of Oxford); Lucia Boldrini (CCL), Jun 2026, London, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561874v1</w:t>
+                <w:t xml:space="preserve">hal-05583351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces nouvelles Nuits qui naissent des anciennes…« ni tout à fait les mêmes ni tout à fait autres » : questionner le phénomène de la circulation « contagieuse » des histoires de Shéhérazade</w:t>
+                <w:t xml:space="preserve">« Écrire une thèse en littérature comparée : réflexions méthodologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle d’ateliers : Contes et légendes au féminin dans l’espace euro-méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bianca Vallarano, Mar 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Atelier international : projets comparatifs en arabe dans les universités arabes et non arabes. Questions épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fatiha Taib; Lobna Ismail; Comité de recherche de l’ICLA; Académie du Royaume du Maroc, Mar 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438508v1</w:t>
+                <w:t xml:space="preserve">hal-05561874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Y a tant de larmes et de sourires, à travers toi, toi la mamma ». Éléments de réflexion sur les rapports mère/fille dans Le corps de ma mère de Fawzia Zouari</w:t>
               </w:r>
@@ -2579,366 +2579,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silences brisés, douleurs exorcisées. La dramathérapie en milieu carcéral féminin : Yawmiyyāt Šahrazāde de Zeina Daccache</w:t>
+                <w:t xml:space="preserve">Ces nouvelles Nuits qui naissent des anciennes…« ni tout à fait les mêmes ni tout à fait autres » : questionner le phénomène de la circulation « contagieuse » des histoires de Shéhérazade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Prisonnières » : mythes, fictions et récits de femmes incarcérées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jaïlys Duault; Cécile Tarjot, Mar 2025, Maison des Sciences de l'Homme en Bretagne, Rennes, France</w:t>
+              <w:t xml:space="preserve">Cycle d’ateliers : Contes et légendes au féminin dans l’espace euro-méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bianca Vallarano, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438483v1</w:t>
+                <w:t xml:space="preserve">hal-05438508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Madame D’Aulnoy et la fille du grand vizir ou, Shéhérazade d’après le manuscrit syrien du XVe siècle</w:t>
+                <w:t xml:space="preserve">Silences brisés, douleurs exorcisées. La dramathérapie en milieu carcéral féminin : Yawmiyyāt Šahrazāde de Zeina Daccache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Rencontres de Dīwān</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Prisonnières » : mythes, fictions et récits de femmes incarcérées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaïlys Duault; Cécile Tarjot, Mar 2025, Maison des Sciences de l'Homme en Bretagne, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438460v1</w:t>
+                <w:t xml:space="preserve">hal-05438483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un chœur de voi(e)x. D’elles : la comédienne, la prisonnière et l’animatrice du talk-show. Lecture croisée de quelques reprises de la figure de Shéhérazade</w:t>
+                <w:t xml:space="preserve">Entre Madame D’Aulnoy et la fille du grand vizir ou, Shéhérazade d’après le manuscrit syrien du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Solidarités francophones" : 34ème Congrès du Conseil International des Études Francophones (CIÉF), Session : « Féminismes et sororités dans les productions artistiques françaises et francophones contemporaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIÉF, Jun 2021, Portugal, France</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Rencontres de Dīwān</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438470v1</w:t>
+                <w:t xml:space="preserve">hal-05438460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pérégrinations de Shéhérazade entre Orient et Occident</w:t>
+                <w:t xml:space="preserve">Un chœur de voi(e)x. D’elles : la comédienne, la prisonnière et l’animatrice du talk-show. Lecture croisée de quelques reprises de la figure de Shéhérazade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Conjoint «Langues, littératures et territoires, Paris- Montréal » (deuxième session)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Fraisse et Josias Semujanga, Mar 2017, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">"Solidarités francophones" : 34ème Congrès du Conseil International des Études Francophones (CIÉF), Session : « Féminismes et sororités dans les productions artistiques françaises et francophones contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIÉF, Jun 2021, Portugal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438453v1</w:t>
+                <w:t xml:space="preserve">hal-05438470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations de Shéhérazade entre Orient et Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessrine Naccach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Conjoint «Langues, littératures et territoires, Paris- Montréal » (deuxième session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Fraisse et Josias Semujanga, Mar 2017, Montréal (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui est Shéhérazade ? Petite enquête sur une &amp;quot;illustre&amp;quot; inconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Conjoint «Langues, littératures et territoires, Paris-Montréal» (première session)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Josias Semujanga; Emmanuel Fraisse, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2948,461 +3017,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émission de radio - La Kahina, histoire d'une reine berbère, Afrique : mémoires d'un continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kpénahi Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Ouhibi Aitsiselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://rfi.my/BGlL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots en colère intransitive</w:t>
+                <w:t xml:space="preserve">May Ziadé nābiġat al-šarq ou le féminisme sans bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imèn Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pro/p(r)ose Magazine, numéro thématique "Je(ux)"</w:t>
+              <w:t xml:space="preserve">"Elles écrivent : une traversée littéraire", Revue Trait-d'Union, n°3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535471v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire de l’avant dernière page d’un manuscrit qui se dé(s)écrit</w:t>
+                <w:t xml:space="preserve">Les mots en colère intransitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pro/p(r)ose Magazine, numéro thématique "Je(ux)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535472v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Ziadé nābiġat al-šarq ou le féminisme sans bruit</w:t>
+                <w:t xml:space="preserve">L’histoire de l’avant dernière page d’un manuscrit qui se dé(s)écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imèn Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Elles écrivent : une traversée littéraire", Revue Trait-d'Union, n°3</w:t>
+              <w:t xml:space="preserve">Pro/p(r)ose Magazine, numéro thématique "Je(ux)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05439399v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nymphomanie au féminin. Dans le jardin de l’ogre de Leïla Slimani, le corps s’écri(e)ra et n’en fera qu’à sa tête, Artis Natura, L'humain – vol. 2, n° 1 – Hiver 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://www.artisnatura.com/single-post/2018/05/16/La-nymphomanie-au-féminin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dunia » de Jocelyne Saab, ou la parole excisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://nawaat.org/portail/2018/03/06/dunia-de-jocelyne-saab-ou-la-parole-excisee/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3412,179 +3481,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction à plusieurs mains de quelques poèmes de Joumana Haddad, dans le cadre de la résidence poétique du Festival &amp;quot;Femmes poètes&amp;quot;, 3-12 mai 2021, Un Lieu pour respirer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainsi parlait Abou Hourayra : traduction en français de &amp;quot;Ḥaddaṯa Abū Hurayra qāl&amp;quot; de l’écrivain tunisien Mahmoud al-Messâdī (arabe littéraire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3594,111 +3663,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme - journée d'étude : « L’éloge du féminin en poésie. Penser l’exaltation rhétorique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « L’éloge du féminin en poésie. Penser l’exaltation rhétorique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3708,109 +3777,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage d'études à l’Université d’Aix-Marseille : récit d'un parcours de six mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faculté des sciences humaines et sociales de Tunis; Université d'Aix-Marseille (AMU). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3878,51 +3947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A4CD406"/>
+    <w:nsid w:val="998194A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4026,51 +4095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B5CCB49"/>
+    <w:nsid w:val="8DB1C2BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4174,51 +4243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C258494F"/>
+    <w:nsid w:val="15849075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4411,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nessrine-naccach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-5072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278464335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ailc-icla.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05438426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Naccach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Orchani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Salinas Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Murphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Toubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pw8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Finck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34917" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HRTZVBX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01797106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36590" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q6QJH7KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.11810" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01723275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;nahi Traor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ouhibi Aitsiselmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01800093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01741657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438734v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Targa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abroug" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nessrine-naccach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-5072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278464335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ailc-icla.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05438426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Naccach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Orchani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Salinas Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Murphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Toubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pw8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Finck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36590" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HRTZVBX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01797106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q6QJH7KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.11810" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01723275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;nahi Traor&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ouhibi Aitsiselmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01800093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01741657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Targa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>