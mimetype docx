--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -585,169 +585,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire la poésie à plusieurs mains, de l’arabe vers le français. Retours d’expérience à partir de l’exemple de Joumana Haddad</w:t>
+                <w:t xml:space="preserve">Philosopher l’exil : « du silence de Shéhérazade » naît l’autre histoire de Fawzia Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu’est-ce qu’une femme poète? Histoire, création, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Romancières francophones contemporaines. Variations littéraires, stratégies d’énonciation et créativité (Maghreb, Mashrek, Afrique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latifa Sari (dir.); Université de Tlemcen; Laboratoire LLC, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438525v1</w:t>
+                <w:t xml:space="preserve">hal-05535291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosopher l’exil : « du silence de Shéhérazade » naît l’autre histoire de Fawzia Zouari</w:t>
+                <w:t xml:space="preserve">Traduire la poésie à plusieurs mains, de l’arabe vers le français. Retours d’expérience à partir de l’exemple de Joumana Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romancières francophones contemporaines. Variations littéraires, stratégies d’énonciation et créativité (Maghreb, Mashrek, Afrique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latifa Sari (dir.); Université de Tlemcen; Laboratoire LLC, In press</w:t>
+              <w:t xml:space="preserve">Qu’est-ce qu’une femme poète? Histoire, création, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535291v1</w:t>
+                <w:t xml:space="preserve">hal-05438525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire le tour des possibles devenir-femme » : entretien avec Ines Orchani autour de Gazelle Théorie</w:t>
               </w:r>
@@ -1556,359 +1556,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de visionnage de film : Mon tissu préféré de Gaya Jiji</w:t>
+                <w:t xml:space="preserve">Moyen-Orient et Afrique du Nord. État des luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.36590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.34917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439381v1</w:t>
+                <w:t xml:space="preserve">hal-05440112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures migrantes en Méditerranée : errances topographiques et dérives énonciatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moyen-Orient et Afrique du Nord. État des luttes</w:t>
+                <w:t xml:space="preserve">Bande dessinée, jeunesse et activités corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/lectures/24617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.34917⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05440112v1</w:t>
+                <w:t xml:space="preserve">hal-01797106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bande dessinée, jeunesse et activités corporelles</w:t>
+                <w:t xml:space="preserve">Note de visionnage de film : Mon tissu préféré de Gaya Jiji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/lectures/24617. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.24617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.36590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797106v1</w:t>
+                <w:t xml:space="preserve">hal-05439381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décolonisation du genre sur fond de poé(li)tiques postcoloniales</w:t>
               </w:r>
@@ -2510,165 +2510,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Y a tant de larmes et de sourires, à travers toi, toi la mamma ». Éléments de réflexion sur les rapports mère/fille dans Le corps de ma mère de Fawzia Zouari</w:t>
+                <w:t xml:space="preserve">Ces nouvelles Nuits qui naissent des anciennes…« ni tout à fait les mêmes ni tout à fait autres » : questionner le phénomène de la circulation « contagieuse » des histoires de Shéhérazade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Autosociobiographies et autothéories des mères »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marina Ortrud Hertrampf, Jun 2025, Passau, Germany</w:t>
+              <w:t xml:space="preserve">Cycle d’ateliers : Contes et légendes au féminin dans l’espace euro-méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bianca Vallarano, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438495v1</w:t>
+                <w:t xml:space="preserve">hal-05438508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces nouvelles Nuits qui naissent des anciennes…« ni tout à fait les mêmes ni tout à fait autres » : questionner le phénomène de la circulation « contagieuse » des histoires de Shéhérazade</w:t>
+                <w:t xml:space="preserve">« Y a tant de larmes et de sourires, à travers toi, toi la mamma ». Éléments de réflexion sur les rapports mère/fille dans Le corps de ma mère de Fawzia Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessrine Naccach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle d’ateliers : Contes et légendes au féminin dans l’espace euro-méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bianca Vallarano, Mar 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Autosociobiographies et autothéories des mères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marina Ortrud Hertrampf, Jun 2025, Passau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438508v1</w:t>
+                <w:t xml:space="preserve">hal-05438495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silences brisés, douleurs exorcisées. La dramathérapie en milieu carcéral féminin : Yawmiyyāt Šahrazāde de Zeina Daccache</w:t>
               </w:r>
@@ -3947,51 +3947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="998194A2"/>
+    <w:nsid w:val="60467C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4095,51 +4095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8DB1C2BF"/>
+    <w:nsid w:val="5974EC1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4243,51 +4243,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15849075"/>
+    <w:nsid w:val="CFF13520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nessrine-naccach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-5072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278464335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ailc-icla.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05438426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Naccach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Orchani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Salinas Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Murphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Toubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pw8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Finck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36590" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HRTZVBX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01797106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24617" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q6QJH7KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.11810" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01723275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;nahi Traor&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ouhibi Aitsiselmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01800093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01741657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Targa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nessrine-naccach" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3355-5072" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278464335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflgc.org/sflgc/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ailc-icla.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05438426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Naccach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535291v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Orchani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.431.0104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Salinas Escobar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Murphy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Toubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Nicolas-Kaufman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14pw8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Finck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.1833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.34917" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HRTZVBX9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439287v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01797106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24617" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.36590" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.32659" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q6QJH7KF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439477v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.11810" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01723275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01742030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561874v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438444v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#233;nahi Traor&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Ouhibi Aitsiselmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;n Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01800093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01741657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Targa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abroug" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Krause" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>