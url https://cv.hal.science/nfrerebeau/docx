--- v1 (2026-03-26)
+++ v2 (2026-04-22)
@@ -229,360 +229,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series and pIR-IR290 dating of the Middle Pleistocene site of Lunel-Viel (LV I), Hérault, Southern France</w:t>
+                <w:t xml:space="preserve">aion: An R Package to Represent Archaeological Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (96), pp.6210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536571v1</w:t>
+                <w:t xml:space="preserve">hal-04542155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aion: An R Package to Represent Archaeological Time Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The 'tesselle' Project: a Collection of R Packages for Research and Teaching in Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06210⟩</w:t>
+              <w:t xml:space="preserve">Advances in Archaeological Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.424-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/aap.2024.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542155v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'tesselle' Project: a Collection of R Packages for Research and Teaching in Archaeology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ESR/U-series and pIR-IR290 dating of the Middle Pleistocene site of Lunel-Viel (LV I), Hérault, Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Garbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Archaeological Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.424-430. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.101516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/aap.2024.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542686v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -620,51 +620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Firing of Ceramic Materials: a Seriation-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47 (2), pp.241-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -737,51 +737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Gutiérrez Garcia-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -845,211 +845,211 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Thabard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2021, pp.250-251</w:t>
+              <w:t xml:space="preserve">, 2022, 2022, pp.222-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312240v1</w:t>
+                <w:t xml:space="preserve">hal-04312257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Mears</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022, pp.222-223</w:t>
+              <w:t xml:space="preserve">, 2022, 2021, pp.250-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312257v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t>
               </w:r>
@@ -1087,51 +1087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1169,51 +1169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new canid species (Carnivora: Canidae) from the Plio-Pleistocene hominin-bearing site of Kromdraai (Cradle of Humankind, Gauteng, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1241,611 +1241,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrer des âges radiocarbone avec R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rennes, hommes et loups à la grotte ouest du Portel (Ariège) : Analyse paleoécologique et taphonomique de l'impact des carnivores de l'ensemble F-F3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Programming Historian en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46430/phfr0016⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.183-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.15888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182196v1</w:t>
+                <w:t xml:space="preserve">hal-03622182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes, hommes et loups à la grotte ouest du Portel (Ariège) : Analyse paleoécologique et taphonomique de l'impact des carnivores de l'ensemble F-F3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Calibrer des âges radiocarbone avec R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Vézian</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (3), pp.183-202. </w:t>
+              <w:t xml:space="preserve">The Programming Historian en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.15888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46430/phfr0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622182v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694121v1</w:t>
+                <w:t xml:space="preserve">hal-02877413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma: An R Package for Dose Rate Estimation from In-Situ Gamma-Ray Spectrometry Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.211-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019182v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">gamma: An R Package for Dose Rate Estimation from In-Situ Gamma-Ray Spectrometry Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Paradol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cantin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/la.atl.2020.544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877413v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018, pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tabula: An R Package for Analysis, Seriation, and Visualization of Archaeological Count Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (44), pp.1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,51 +2043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la chaleur des fours : que restituer des pratiques des céramistes des sociétés anciennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017, pp.207-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2229,51 +2229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2016, pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2311,51 +2311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2015, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2014, pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,90 +2475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t>
@@ -2590,303 +2590,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t>
+                <w:t xml:space="preserve">Monieux : Coulet des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013, pp.204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711119v1</w:t>
+                <w:t xml:space="preserve">hal-02334435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monieux : Coulet des Roches</w:t>
+                <w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.41 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334435v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2921,51 +2921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3006,362 +3006,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : « Où-provenance »</w:t>
+                <w:t xml:space="preserve">Cadre chronologique et climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">N Tisnérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Quiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La grotte Chauvet-Pont d'Arc : art et archéologie - les premières salles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Patrimoine, 2025, Grottes Ornées, 9782757709962</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330317v1</w:t>
+                <w:t xml:space="preserve">hal-05447368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre chronologique et climatique</w:t>
+                <w:t xml:space="preserve">Introduction : « Où-provenance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tisnérat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Leroy; Laure Nuninger; Anna Degioanni; Philippe Lanos; François-Xavier Le Bourdonnec; Serge Cohen; Xavier Rodier; William Banks. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte Chauvet-Pont d'Arc : art et archéologie - les premières salles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Coll. Sciences archéologiques, 9782813004178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447368v1</w:t>
+                <w:t xml:space="preserve">hal-05330317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le combat et sa matérialité: Les fouilles de la Montanguerie et les apports du programme CoBRA (Comprendre la Bataille par le Registre Archéologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Verdun à Caen, l'archéologie des conflits contemporains en question : méthodes, apports et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345-365, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Some Iberian Unfired Pottery Sherds from the Late Iron Age (Second Century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sacilotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Gorgues; Katharina Rebay-Salisbury; Roderick B. Salisbury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Chains in Late Prehistoric Europe and the Mediterranean — Time, Space and Technologies of Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-169, 2017, Mémoires, 978-2-35613-194-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3371,1342 +3479,1342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">odyssey: Interface to the HAL Open Archive API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:75e81a3bc4da906ae8d640d6ddf49f0774c6052b;origin=https://codeberg.org/nfrerebeau/odyssey;visit=swh:1:snp:d3ae017e83d0ee8c3200a0b17f849d3b9e94b9d0;anchor=swh:1:rev:68de482774fb6edea058d58e9d5bedaa6cf9c32e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BayLum: Chronological Bayesian Models Integrating Optically Stimulated Luminescence and Radiocarbon Age Dating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">isopleuros: Ternary Plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:38565a5608bc35fd1a19d630682be45bd09f3173;origin=https://codeberg.org/tesselle/isopleuros⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Philippe</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05407776v1</w:t>
+                <w:t xml:space="preserve">hal-04298783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aion: Archaeological Time Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">kairos: Analysis of Chronological Patterns from Archaeological Count Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:bcb49e0976d48b2d78a89fd9b27cc6896e326f16;origin=https://codeberg.org/tesselle/aion⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4d84831910785575ab97b33ee1ed2853adcf754b;origin=https://codeberg.org/tesselle/kairos⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298763v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kairos: Analysis of Chronological Patterns from Archaeological Count Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">aion: Archaeological Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Roe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:4d84831910785575ab97b33ee1ed2853adcf754b;origin=https://codeberg.org/tesselle/kairos⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:bcb49e0976d48b2d78a89fd9b27cc6896e326f16;origin=https://codeberg.org/tesselle/aion⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660838v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dimensio: Multivariate Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BayLum: Chronological Bayesian Models Integrating Optically Stimulated Luminescence and Radiocarbon Age Dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Harly Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:79044a84209cf43c4424fae29661d413125529e0;origin=https://codeberg.org/tesselle/dimensio;visit=swh:1:snp:cde7cfad86b8a9df066c966ef6957619cd54951b;anchor=swh:1:rev:44d0917d179263e7d7096b2501394f5522f52fde⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407786v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tabula: Analysis and Visualization of Archaeological Count Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">dimensio: Multivariate Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:bca281b60e1edf6b3068570aa751a40cd62ab4e2;origin=https://codeberg.org/tesselle/tabula⟩</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:79044a84209cf43c4424fae29661d413125529e0;origin=https://codeberg.org/tesselle/dimensio;visit=swh:1:snp:cde7cfad86b8a9df066c966ef6957619cd54951b;anchor=swh:1:rev:44d0917d179263e7d7096b2501394f5522f52fde⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867184v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">khroma: Colour Schemes for Scientific Data Visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">tabula: Analysis and Visualization of Archaeological Count Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:8f8defd0bb71dbb7052cab8eaf0288e53f1fdc9f;origin=https://codeberg.org/tesselle/khroma⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:bca281b60e1edf6b3068570aa751a40cd62ab4e2;origin=https://codeberg.org/tesselle/tabula⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927931v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alkahest: Pre-Processing XY Data from Experimental Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">khroma: Colour Schemes for Scientific Data Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:82e86c747324d65a578e0978315e27668e8bf160;origin=https://codeberg.org/tesselle/alkahest⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8f8defd0bb71dbb7052cab8eaf0288e53f1fdc9f;origin=https://codeberg.org/tesselle/khroma⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298756v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeoPhases: Post-Processing of Markov Chain Monte Carlo Simulations for Chronological Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nexus: Sourcing Archaeological Materials by Chemical Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">alkahest: Pre-Processing XY Data from Experimental Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:82e86c747324d65a578e0978315e27668e8bf160;origin=https://codeberg.org/tesselle/alkahest⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407812v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ananke: Quantitative Chronology in Archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">nexus: Sourcing Archaeological Materials by Chemical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:df601cf8c2b5e691036b5325c59eaa5fde59280e;origin=https://codeberg.org/tesselle/ananke;visit=swh:1:snp:0b352c26ec69b742a430e6ef605c98c82f912748;anchor=swh:1:rev:a090d43d7f2eafeafaa9002f5f50155ee80128a4⟩</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407818v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kinesis: 'shiny' Applications for the 'tesselle' Packages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">ananke: Quantitative Chronology in Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:708305fc6b8a6ef450f2ee4a523cc1eab3314600;origin=https://codeberg.org/tesselle/kinesis;visit=swh:1:snp:b4eaba9770996299a1fca78bfa8759b09d2434fe;anchor=swh:1:rev:6c227792ce2dc88d19e64158e643df0a9ea2b0c2⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:df601cf8c2b5e691036b5325c59eaa5fde59280e;origin=https://codeberg.org/tesselle/ananke;visit=swh:1:snp:0b352c26ec69b742a430e6ef605c98c82f912748;anchor=swh:1:rev:a090d43d7f2eafeafaa9002f5f50155ee80128a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407754v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">folio: Datasets for Teaching Archaeology and Palaeontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">kinesis: 'shiny' Applications for the 'tesselle' Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:ef25cf09e07ed2a40ad6c53afcde5fd8d7d67e65;origin=https://codeberg.org/tesselle/folio⟩</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:708305fc6b8a6ef450f2ee4a523cc1eab3314600;origin=https://codeberg.org/tesselle/kinesis;visit=swh:1:snp:b4eaba9770996299a1fca78bfa8759b09d2434fe;anchor=swh:1:rev:6c227792ce2dc88d19e64158e643df0a9ea2b0c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660831v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">isopleuros: Ternary Plots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">folio: Datasets for Teaching Archaeology and Palaeontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:38565a5608bc35fd1a19d630682be45bd09f3173;origin=https://codeberg.org/tesselle/isopleuros⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ef25cf09e07ed2a40ad6c53afcde5fd8d7d67e65;origin=https://codeberg.org/tesselle/folio⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298783v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gammaShiny: 'Shiny' Applications for the R Package 'gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:25423af1cd191fa72f67be27a2e315a003e7b6a4;origin=https://github.com/crp2a/gammaShiny⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gamma: Dose Rate Estimation from in-Situ Gamma-Ray Spectrometry Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Paradol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4716,2318 +4824,2318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du chapitre français de l’organisation internationale « Computer Applications and Quantitative Methods in Archeology »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparación de las características fisicoquímicas de la cerámica producida por Chupícuaro y Cuicuilco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Moreau</w:t>
+                <w:t xml:space="preserve">Fanny Alloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandra Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque d’Archéométrie, GMPCA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR IDEES; UMR CRAHAM; UR GRHis; Association du GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416246v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost in the Shell: Tortoise exploitation in the Middle Paleolithic site of Les Auzières (Southeastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Messiez-Poche</w:t>
+                <w:t xml:space="preserve">Présentation du chapitre français de l’organisation internationale « Computer Applications and Quantitative Methods in Archeology »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Prey, Big Insights: Unraveling their role in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Departamento de Prehistoria, Arqueología e Historia Antigua, Universidad de Valencia, Oct 2025, Valencia, Portugal</w:t>
+              <w:t xml:space="preserve">XXVe colloque d’Archéométrie, GMPCA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR IDEES; UMR CRAHAM; UR GRHis; Association du GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525046v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribución del proyecto CHUPICERAM a nuestra comprensión de la dinámica social en Chupícuaro durante el Preclásico tardío y terminal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ghost in the Shell: Tortoise exploitation in the Middle Paleolithic site of Les Auzières (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Messiez-Poche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t>
+              <w:t xml:space="preserve">Small Prey, Big Insights: Unraveling their role in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Prehistoria, Arqueología e Historia Antigua, Universidad de Valencia, Oct 2025, Valencia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017976v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio arqueométrico de la producción cerámica de la cultura Chupícuaro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">La contribución del proyecto CHUPICERAM a nuestra comprensión de la dinámica social en Chupícuaro durante el Preclásico tardío y terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017961v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparación de las características fisicoquímicas de la cerámica producida por Chupícuaro y Cuicuilco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Estudio arqueométrico de la producción cerámica de la cultura Chupícuaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Alloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017966v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le combat et sa matérialité : Les fouilles de la Montanguerie et les apports du programme CoBRA (Comprendre la Bataille par le Registre Archéologique)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Guirriec-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Verdun à Caen, l'archéologie des conflits contemporrains en question : méthodes, apports et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Normandie; DRAC Grand-Est; Inrap; Université de Caen, Mar 2019, Caen, France. pp.345-365</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388501v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le combat et sa matérialité : Les fouilles de la Montanguerie et les apports du programme CoBRA (Comprendre la Bataille par le Registre Archéologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">De Verdun à Caen, l'archéologie des conflits contemporrains en question : méthodes, apports et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Normandie; DRAC Grand-Est; Inrap; Université de Caen, Mar 2019, Caen, France. pp.345-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018005v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Alloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Modeste Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Jornades d'Arqueozoologia del Museu de Prehistòria de València</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu de Prehistòria de València, Dec 2022, València, Spain. pp.13-56</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746047v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">VI Jornades d'Arqueozoologia del Museu de Prehistòria de València</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu de Prehistòria de València, Dec 2022, València, Spain. pp.13-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018001v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches croisées sur les restitutions des occupations animales à la grotte Chauvet et sur les dynamiques biologiques d'une espèce disparue : l'ours des cavernes (Ursus spelaeus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tisnérat Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological standardisation of metallic artefacts: between production and exchange requirements. The example of Médoc axes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Poigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEWA 2023 - Dialogues between Eastern and Western Archaeometallurgy (3rd-1st millenium BC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R en archéologie : la révolution n'aura pas lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Digit_Hum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la RMN des solides (Carbone, Calcium et Magnésium) pour l'identification de la provenance de marbres dolomitiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie) : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848741v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Augustean Trophy of Saint-Bertrand-de-Comminges. A New Archaeometric Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport de la RMN des solides (Carbone, Calcium et Magnésium) pour l'identification de la provenance de marbres dolomitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pianet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gutiérrez Garcia-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lapuente Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMOSIA XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie) : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848737v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Augustean Trophy of Saint-Bertrand-de-Comminges. A New Archaeometric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gutiérrez Garcia-M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Cuchí Oterino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
+              <w:t xml:space="preserve">ASMOSIA XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817170v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux avens-pièges remarquables du Sud-Est de la France : le Coulet des Roches et l’aven des Planes (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'extinction des prédateurs au Pléistocène supérieur : éléments de chronologie directe et indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées REFRAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t>
+              <w:t xml:space="preserve">Relations Hommes-Canidés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACEA (UMR 5199); Institut Ausonius (UMR 5607), Oct 2018, Pessac, France. pp.123-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863920v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Hommes-Canidés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.8⟩</w:t>
+              <w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887074v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,1658 +7150,1658 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rendez-Vous Archéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Ardéchoise de la Recherche Préhistorique et Archéologique, Dec 2019, Chomérac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los hornos del alfar Ibero Romano de Mas de Moreno (Foz-Calanda, Teruel): Balance de 10 años de investigación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Congreso Arqueología y Patrimonio Aragonés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Saragosse, España. pp.183-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des a priori archéologiques aux procédures statistiques : sur quelques pièges de l’analyse de données de composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Routine and innovation: risk management in Iberian ceramic production during the Late Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange nationale statistiques et modélisation en archéométrie et en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th European Meeting on Ancient Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711121v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine and innovation: risk management in Iberian ceramic production during the Late Iron Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Des a priori archéologiques aux procédures statistiques : sur quelques pièges de l’analyse de données de composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journée d'échange nationale statistiques et modélisation en archéométrie et en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711205v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand félin des cavernes (P. spelaea) : bilan paléontologique, taphonomique et pariétal à partir de gisements du Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association de Paléontologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la chaleur des fours : la production de céramique au Mas de Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the heat of kilns, assessing the technology of Iberian potters at the end of the Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sacilotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Pernot</w:t>
+                <w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">18th International Cave Bear Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711223v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+                <w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Cave Bear Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t>
+              <w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711224v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tesselle : un ensemble de packages R pour une recherche ouverte et reproductible en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebrun Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving reproducibility in geochronology: application in gamma spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebrun Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Luminescence and Electron Spin Resonance Dating conference (LED2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Burgos, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier de construction de l'église Saint-Eutrope de Saintes : sa vie, sa mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie du bâti aujourd’hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel statut paléoécologique pour les canidés (loups et renards) du Portel-Ouest ? Analyse taphonomique de l'impact des carnivores sur l'ensemble F-F3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Hommes-Canidés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range ta chambre ! De l'art de classer et grouper ses données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage des statistiques pour l’analyse de données de composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8703,183 +8811,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Firing of Ceramic Materials: a Seriation-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316501v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8889,1359 +8997,1359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
+              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063611v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450150v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Burcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Justiniany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la Bataille par le Registre Archéologique (CoBRA) : Les fouilles de la Montanguerie, Amigny (50)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beaupréau (Maine-et-Loire), Les Landes : Un atelier de tuilier du XIIe siècle dans les Mauges. Rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sanz-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Louaintier</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02870127v1</w:t>
+                <w:t xml:space="preserve">hal-03249113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaupréau (Maine-et-Loire), Les Landes : Un atelier de tuilier du XIIe siècle dans les Mauges. Rapport de fouilles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre la Bataille par le Registre Archéologique (CoBRA) : Les fouilles de la Montanguerie, Amigny (50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Campain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Louaintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles de Normandie, Service régional de l'archéologie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mélec</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03249113v1</w:t>
+                <w:t xml:space="preserve">hal-02870127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RAP07065, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadwiga Krzepkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulet des Roches (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RAP02727, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10251,114 +10359,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et trajectoires techniques dans le domaine ibérique à la fin de l'Âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux Montaigne, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BOR30032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01711197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10426,51 +10534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB8BBD9A"/>
+    <w:nsid w:val="60B303A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10657,51 +10765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nfrerebeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-4944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190620994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/370145541826496601406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-7620-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2024.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-M" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041468" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mears" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-022-00628-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2020.544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eymard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01821" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9409" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9409" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sacilotto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75e81a3bc4da906ae8d640d6ddf49f0774c6052b;origin=https://codeberg.org/nfrerebeau/odyssey;visit=swh:1:snp:d3ae017e83d0ee8c3200a0b17f849d3b9e94b9d0;anchor=swh:1:rev:68de482774fb6edea058d58e9d5bedaa6cf9c32e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Roe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bcb49e0976d48b2d78a89fd9b27cc6896e326f16;origin=https://codeberg.org/tesselle/aion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d84831910785575ab97b33ee1ed2853adcf754b;origin=https://codeberg.org/tesselle/kairos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:79044a84209cf43c4424fae29661d413125529e0;origin=https://codeberg.org/tesselle/dimensio;visit=swh:1:snp:cde7cfad86b8a9df066c966ef6957619cd54951b;anchor=swh:1:rev:44d0917d179263e7d7096b2501394f5522f52fde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bca281b60e1edf6b3068570aa751a40cd62ab4e2;origin=https://codeberg.org/tesselle/tabula" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f8defd0bb71dbb7052cab8eaf0288e53f1fdc9f;origin=https://codeberg.org/tesselle/khroma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82e86c747324d65a578e0978315e27668e8bf160;origin=https://codeberg.org/tesselle/alkahest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df601cf8c2b5e691036b5325c59eaa5fde59280e;origin=https://codeberg.org/tesselle/ananke;visit=swh:1:snp:0b352c26ec69b742a430e6ef605c98c82f912748;anchor=swh:1:rev:a090d43d7f2eafeafaa9002f5f50155ee80128a4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407754v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:708305fc6b8a6ef450f2ee4a523cc1eab3314600;origin=https://codeberg.org/tesselle/kinesis;visit=swh:1:snp:b4eaba9770996299a1fca78bfa8759b09d2434fe;anchor=swh:1:rev:6c227792ce2dc88d19e64158e643df0a9ea2b0c2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660831v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ef25cf09e07ed2a40ad6c53afcde5fd8d7d67e65;origin=https://codeberg.org/tesselle/folio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38565a5608bc35fd1a19d630682be45bd09f3173;origin=https://codeberg.org/tesselle/isopleuros" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25423af1cd191fa72f67be27a2e315a003e7b6a4;origin=https://github.com/crp2a/gammaShiny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525046v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Messiez-Poche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848737v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cuch&#237; Oterino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Benavente" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711121v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711205v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711218v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711215v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621152v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Brice" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388590v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Campain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Louaintier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellanger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Krzepkowska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01711197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nfrerebeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-4944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190620994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/370145541826496601406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-7620-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2024.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101516" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-M" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041468" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mears" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-022-00628-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15888" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2020.544" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eymard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01821" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9409" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9409" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sacilotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75e81a3bc4da906ae8d640d6ddf49f0774c6052b;origin=https://codeberg.org/nfrerebeau/odyssey;visit=swh:1:snp:d3ae017e83d0ee8c3200a0b17f849d3b9e94b9d0;anchor=swh:1:rev:68de482774fb6edea058d58e9d5bedaa6cf9c32e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38565a5608bc35fd1a19d630682be45bd09f3173;origin=https://codeberg.org/tesselle/isopleuros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d84831910785575ab97b33ee1ed2853adcf754b;origin=https://codeberg.org/tesselle/kairos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Roe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bcb49e0976d48b2d78a89fd9b27cc6896e326f16;origin=https://codeberg.org/tesselle/aion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:79044a84209cf43c4424fae29661d413125529e0;origin=https://codeberg.org/tesselle/dimensio;visit=swh:1:snp:cde7cfad86b8a9df066c966ef6957619cd54951b;anchor=swh:1:rev:44d0917d179263e7d7096b2501394f5522f52fde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bca281b60e1edf6b3068570aa751a40cd62ab4e2;origin=https://codeberg.org/tesselle/tabula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f8defd0bb71dbb7052cab8eaf0288e53f1fdc9f;origin=https://codeberg.org/tesselle/khroma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82e86c747324d65a578e0978315e27668e8bf160;origin=https://codeberg.org/tesselle/alkahest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407812v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df601cf8c2b5e691036b5325c59eaa5fde59280e;origin=https://codeberg.org/tesselle/ananke;visit=swh:1:snp:0b352c26ec69b742a430e6ef605c98c82f912748;anchor=swh:1:rev:a090d43d7f2eafeafaa9002f5f50155ee80128a4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:708305fc6b8a6ef450f2ee4a523cc1eab3314600;origin=https://codeberg.org/tesselle/kinesis;visit=swh:1:snp:b4eaba9770996299a1fca78bfa8759b09d2434fe;anchor=swh:1:rev:6c227792ce2dc88d19e64158e643df0a9ea2b0c2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ef25cf09e07ed2a40ad6c53afcde5fd8d7d67e65;origin=https://codeberg.org/tesselle/folio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25423af1cd191fa72f67be27a2e315a003e7b6a4;origin=https://github.com/crp2a/gammaShiny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Messiez-Poche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261141v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cuch&#237; Oterino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Benavente" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711218v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Brice" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314421v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellanger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Campain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Louaintier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Krzepkowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01711197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>