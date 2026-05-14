--- v2 (2026-04-22)
+++ v3 (2026-05-14)
@@ -148,51 +148,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">370145541826496601406</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">U-7620-2019</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/U-7620-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
@@ -229,360 +229,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aion: An R Package to Represent Archaeological Time Series</w:t>
+                <w:t xml:space="preserve">ESR/U-series and pIR-IR290 dating of the Middle Pleistocene site of Lunel-Viel (LV I), Hérault, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Garbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.06210⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.101516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542155v1</w:t>
+                <w:t xml:space="preserve">hal-04536571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'tesselle' Project: a Collection of R Packages for Research and Teaching in Archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">aion: An R Package to Represent Archaeological Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Archaeological Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/aap.2024.10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (96), pp.6210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542686v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series and pIR-IR290 dating of the Middle Pleistocene site of Lunel-Viel (LV I), Hérault, Southern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 'tesselle' Project: a Collection of R Packages for Research and Teaching in Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tombret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81, pp.101516. </w:t>
+              <w:t xml:space="preserve">Advances in Archaeological Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.424-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/aap.2024.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536571v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -614,442 +614,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Firing of Ceramic Materials: a Seriation-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">13C, 25Mg, and 43Ca Solid-State NMR for the Purpose of Dolomitic Marbles Provenance Elucidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gutiérrez Garcia-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.12272⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16041468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321331v1</w:t>
+                <w:t xml:space="preserve">hal-03980519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13C, 25Mg, and 43Ca Solid-State NMR for the Purpose of Dolomitic Marbles Provenance Elucidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessing the Firing of Ceramic Materials: a Seriation-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.1468. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (2), pp.241-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16041468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980519v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Mears</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022, pp.222-223</w:t>
+              <w:t xml:space="preserve">, 2022, 2021, pp.250-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312257v1</w:t>
+                <w:t xml:space="preserve">hal-04312240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Thabard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2021, pp.250-251</w:t>
+              <w:t xml:space="preserve">, 2022, 2022, pp.222-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312240v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la piste des Canidés de la grotte Chauvet</w:t>
               </w:r>
@@ -1087,51 +1087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1169,51 +1169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new canid species (Carnivora: Canidae) from the Plio-Pleistocene hominin-bearing site of Kromdraai (Cradle of Humankind, Gauteng, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1241,611 +1241,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes, hommes et loups à la grotte ouest du Portel (Ariège) : Analyse paleoécologique et taphonomique de l'impact des carnivores de l'ensemble F-F3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Calibrer des âges radiocarbone avec R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Vézian</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.15888⟩</w:t>
+              <w:t xml:space="preserve">The Programming Historian en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46430/phfr0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622182v1</w:t>
+                <w:t xml:space="preserve">hal-03182196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrer des âges radiocarbone avec R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rennes, hommes et loups à la grotte ouest du Portel (Ariège) : Analyse paleoécologique et taphonomique de l'impact des carnivores de l'ensemble F-F3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lebrun</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Programming Historian en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.183-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46430/phfr0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.15888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182196v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019, pp.211-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877413v1</w:t>
+                <w:t xml:space="preserve">hal-03694121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">gamma: An R Package for Dose Rate Estimation from In-Situ Gamma-Ray Spectrometry Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Paradol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/la.atl.2020.544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694121v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma: An R Package for Dose Rate Estimation from In-Situ Gamma-Ray Spectrometry Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (2), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/la.atl.2020.544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019182v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018, pp.200-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tabula: An R Package for Analysis, Seriation, and Visualization of Archaeological Count Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (44), pp.1821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,51 +2043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la chaleur des fours : que restituer des pratiques des céramistes des sociétés anciennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2017, pp.207-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2229,51 +2229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2016, pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2311,51 +2311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2015, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthamis : Les Auzières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2014, pp.211-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,90 +2475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Machut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t>
@@ -2590,281 +2590,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monieux : Coulet des Roches</w:t>
+                <w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.41 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334435v1</w:t>
+                <w:t xml:space="preserve">hal-01711119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t>
+                <w:t xml:space="preserve">Monieux : Coulet des Roches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013, pp.204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01711119v1</w:t>
+                <w:t xml:space="preserve">hal-02334435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2921,51 +2921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone Uzunidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3064,51 +3064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte Chauvet-Pont d'Arc : art et archéologie - les premières salles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Patrimoine, 2025, Grottes Ornées, 9782757709962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Leroy; Laure Nuninger; Anna Degioanni; Philippe Lanos; François-Xavier Le Bourdonnec; Serge Cohen; Xavier Rodier; William Banks. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences archéologiques et statistiques. Questions, données, méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3362,51 +3362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Some Iberian Unfired Pottery Sherds from the Late Iron Age (Second Century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sacilotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3493,51 +3493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">odyssey: Interface to the HAL Open Archive API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:75e81a3bc4da906ae8d640d6ddf49f0774c6052b;origin=https://codeberg.org/nfrerebeau/odyssey;visit=swh:1:snp:d3ae017e83d0ee8c3200a0b17f849d3b9e94b9d0;anchor=swh:1:rev:68de482774fb6edea058d58e9d5bedaa6cf9c32e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3558,1101 +3558,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">isopleuros: Ternary Plots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">aion: Archaeological Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Roe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:38565a5608bc35fd1a19d630682be45bd09f3173;origin=https://codeberg.org/tesselle/isopleuros⟩</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:bcb49e0976d48b2d78a89fd9b27cc6896e326f16;origin=https://codeberg.org/tesselle/aion⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298783v1</w:t>
+                <w:t xml:space="preserve">hal-04298763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kairos: Analysis of Chronological Patterns from Archaeological Count Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BayLum: Chronological Bayesian Models Integrating Optically Stimulated Luminescence and Radiocarbon Age Dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Harly Baumgarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:4d84831910785575ab97b33ee1ed2853adcf754b;origin=https://codeberg.org/tesselle/kairos⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03660838v1</w:t>
+                <w:t xml:space="preserve">hal-05407776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aion: Archaeological Time Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">kairos: Analysis of Chronological Patterns from Archaeological Count Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:bcb49e0976d48b2d78a89fd9b27cc6896e326f16;origin=https://codeberg.org/tesselle/aion⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4d84831910785575ab97b33ee1ed2853adcf754b;origin=https://codeberg.org/tesselle/kairos⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298763v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BayLum: Chronological Bayesian Models Integrating Optically Stimulated Luminescence and Radiocarbon Age Dating</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">dimensio: Multivariate Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:79044a84209cf43c4424fae29661d413125529e0;origin=https://codeberg.org/tesselle/dimensio;visit=swh:1:snp:cde7cfad86b8a9df066c966ef6957619cd54951b;anchor=swh:1:rev:44d0917d179263e7d7096b2501394f5522f52fde⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Harly Baumgarten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05407776v1</w:t>
+                <w:t xml:space="preserve">hal-05407786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dimensio: Multivariate Data Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">tabula: Analysis and Visualization of Archaeological Count Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:79044a84209cf43c4424fae29661d413125529e0;origin=https://codeberg.org/tesselle/dimensio;visit=swh:1:snp:cde7cfad86b8a9df066c966ef6957619cd54951b;anchor=swh:1:rev:44d0917d179263e7d7096b2501394f5522f52fde⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:bca281b60e1edf6b3068570aa751a40cd62ab4e2;origin=https://codeberg.org/tesselle/tabula⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407786v1</w:t>
+                <w:t xml:space="preserve">hal-03867184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tabula: Analysis and Visualization of Archaeological Count Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">khroma: Colour Schemes for Scientific Data Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:bca281b60e1edf6b3068570aa751a40cd62ab4e2;origin=https://codeberg.org/tesselle/tabula⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:8f8defd0bb71dbb7052cab8eaf0288e53f1fdc9f;origin=https://codeberg.org/tesselle/khroma⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867184v1</w:t>
+                <w:t xml:space="preserve">hal-01927931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">khroma: Colour Schemes for Scientific Data Visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ArchaeoPhases: Post-Processing of Markov Chain Monte Carlo Simulations for Chronological Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:8f8defd0bb71dbb7052cab8eaf0288e53f1fdc9f;origin=https://codeberg.org/tesselle/khroma⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927931v1</w:t>
+                <w:t xml:space="preserve">hal-05407753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchaeoPhases: Post-Processing of Markov Chain Monte Carlo Simulations for Chronological Modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">alkahest: Pre-Processing XY Data from Experimental Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:82e86c747324d65a578e0978315e27668e8bf160;origin=https://codeberg.org/tesselle/alkahest⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05407753v1</w:t>
+                <w:t xml:space="preserve">hal-04298756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alkahest: Pre-Processing XY Data from Experimental Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">nexus: Sourcing Archaeological Materials by Chemical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:82e86c747324d65a578e0978315e27668e8bf160;origin=https://codeberg.org/tesselle/alkahest⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298756v1</w:t>
+                <w:t xml:space="preserve">hal-05407812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nexus: Sourcing Archaeological Materials by Chemical Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ananke: Quantitative Chronology in Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:df601cf8c2b5e691036b5325c59eaa5fde59280e;origin=https://codeberg.org/tesselle/ananke;visit=swh:1:snp:0b352c26ec69b742a430e6ef605c98c82f912748;anchor=swh:1:rev:a090d43d7f2eafeafaa9002f5f50155ee80128a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407812v1</w:t>
+                <w:t xml:space="preserve">hal-05407818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ananke: Quantitative Chronology in Archaeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">kinesis: 'shiny' Applications for the 'tesselle' Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:df601cf8c2b5e691036b5325c59eaa5fde59280e;origin=https://codeberg.org/tesselle/ananke;visit=swh:1:snp:0b352c26ec69b742a430e6ef605c98c82f912748;anchor=swh:1:rev:a090d43d7f2eafeafaa9002f5f50155ee80128a4⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:708305fc6b8a6ef450f2ee4a523cc1eab3314600;origin=https://codeberg.org/tesselle/kinesis;visit=swh:1:snp:b4eaba9770996299a1fca78bfa8759b09d2434fe;anchor=swh:1:rev:6c227792ce2dc88d19e64158e643df0a9ea2b0c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407818v1</w:t>
+                <w:t xml:space="preserve">hal-05407754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kinesis: 'shiny' Applications for the 'tesselle' Packages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">folio: Datasets for Teaching Archaeology and Palaeontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:708305fc6b8a6ef450f2ee4a523cc1eab3314600;origin=https://codeberg.org/tesselle/kinesis;visit=swh:1:snp:b4eaba9770996299a1fca78bfa8759b09d2434fe;anchor=swh:1:rev:6c227792ce2dc88d19e64158e643df0a9ea2b0c2⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ef25cf09e07ed2a40ad6c53afcde5fd8d7d67e65;origin=https://codeberg.org/tesselle/folio⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407754v1</w:t>
+                <w:t xml:space="preserve">hal-03660831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">folio: Datasets for Teaching Archaeology and Palaeontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">isopleuros: Ternary Plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ef25cf09e07ed2a40ad6c53afcde5fd8d7d67e65;origin=https://codeberg.org/tesselle/folio⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:38565a5608bc35fd1a19d630682be45bd09f3173;origin=https://codeberg.org/tesselle/isopleuros⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660831v1</w:t>
+                <w:t xml:space="preserve">hal-04298783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gammaShiny: 'Shiny' Applications for the R Package 'gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:25423af1cd191fa72f67be27a2e315a003e7b6a4;origin=https://github.com/crp2a/gammaShiny⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4679,103 +4679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gamma: Dose Rate Estimation from in-Situ Gamma-Ray Spectrometry Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Paradol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4832,1127 +4832,1127 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparación de las características fisicoquímicas de la cerámica producida por Chupícuaro y Cuicuilco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Présentation du chapitre français de l’organisation internationale « Computer Applications and Quantitative Methods in Archeology »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Alloteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Castañeda</w:t>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Darras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaëlle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t>
+              <w:t xml:space="preserve">XXVe colloque d’Archéométrie, GMPCA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR IDEES; UMR CRAHAM; UR GRHis; Association du GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017966v1</w:t>
+                <w:t xml:space="preserve">hal-05416246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du chapitre français de l’organisation internationale « Computer Applications and Quantitative Methods in Archeology »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ghost in the Shell: Tortoise exploitation in the Middle Paleolithic site of Les Auzières (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Messiez-Poche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque d’Archéométrie, GMPCA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR IDEES; UMR CRAHAM; UR GRHis; Association du GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Small Prey, Big Insights: Unraveling their role in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Departamento de Prehistoria, Arqueología e Historia Antigua, Universidad de Valencia, Oct 2025, Valencia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416246v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost in the Shell: Tortoise exploitation in the Middle Paleolithic site of Les Auzières (Southeastern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La contribución del proyecto CHUPICERAM a nuestra comprensión de la dinámica social en Chupícuaro durante el Preclásico tardío y terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Messiez-Poche</w:t>
+                <w:t xml:space="preserve">Alejandra Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Daujeard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fanny Alloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Prey, Big Insights: Unraveling their role in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Departamento de Prehistoria, Arqueología e Historia Antigua, Universidad de Valencia, Oct 2025, Valencia, Portugal</w:t>
+              <w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525046v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribución del proyecto CHUPICERAM a nuestra comprensión de la dinámica social en Chupícuaro durante el Preclásico tardío y terminal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Estudio arqueométrico de la producción cerámica de la cultura Chupícuaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Alloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017976v1</w:t>
+                <w:t xml:space="preserve">hal-05017961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio arqueométrico de la producción cerámica de la cultura Chupícuaro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Comparación de las características fisicoquímicas de la cerámica producida por Chupícuaro y Cuicuilco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017961v1</w:t>
+                <w:t xml:space="preserve">hal-05017966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le combat et sa matérialité : Les fouilles de la Montanguerie et les apports du programme CoBRA (Comprendre la Bataille par le Registre Archéologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alexandre Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">De Verdun à Caen, l'archéologie des conflits contemporrains en question : méthodes, apports et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Normandie; DRAC Grand-Est; Inrap; Université de Caen, Mar 2019, Caen, France. pp.345-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018001v1</w:t>
+                <w:t xml:space="preserve">hal-04388501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le combat et sa matérialité : Les fouilles de la Montanguerie et les apports du programme CoBRA (Comprendre la Bataille par le Registre Archéologique)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Alloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Modeste Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Verdun à Caen, l'archéologie des conflits contemporrains en question : méthodes, apports et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Normandie; DRAC Grand-Est; Inrap; Université de Caen, Mar 2019, Caen, France. pp.345-365</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388501v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Alloteau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouakou Modeste Koffi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">VI Jornades d'Arqueozoologia del Museu de Prehistòria de València</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu de Prehistòria de València, Dec 2022, València, Spain. pp.13-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018005v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolves and Humans Interplays: an Overview on Natural and Anthropogenic Ancient Sites (in Southern France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+                <w:t xml:space="preserve">Julien Le Guirriec-Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Jornades d'Arqueozoologia del Museu de Prehistòria de València</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu de Prehistòria de València, Dec 2022, València, Spain. pp.13-56</w:t>
+              <w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746047v1</w:t>
+                <w:t xml:space="preserve">hal-05018001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches croisées sur les restitutions des occupations animales à la grotte Chauvet et sur les dynamiques biologiques d'une espèce disparue : l'ours des cavernes (Ursus spelaeus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Poigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,51 +6154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R en archéologie : la révolution n'aura pas lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Digit_Hum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6217,467 +6217,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+                <w:t xml:space="preserve">L'apport de la RMN des solides (Carbone, Calcium et Magnésium) pour l'identification de la provenance de marbres dolomitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gutiérrez Garcia-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baleux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilar Lapuente Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie) : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817170v1</w:t>
+                <w:t xml:space="preserve">hal-03848741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la RMN des solides (Carbone, Calcium et Magnésium) pour l'identification de la provenance de marbres dolomitiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Augustean Trophy of Saint-Bertrand-de-Comminges. A New Archaeometric Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gutiérrez Garcia-M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pianet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marie-Claire Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Cuchí Oterino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie) : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">ASMOSIA XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848741v1</w:t>
+                <w:t xml:space="preserve">hal-03848737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Augustean Trophy of Saint-Bertrand-de-Comminges. A New Archaeometric Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Cave bear (Ursus spelaeus) scratches in Chauvet cave (Ardèche, France): identification, 3D mapping and paleoethological consideration from wall marking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Cuchí Oterino</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMOSIA XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848737v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux avens-pièges remarquables du Sud-Est de la France : le Coulet des Roches et l’aven des Planes (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6732,51 +6732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'extinction des prédateurs au Pléistocène supérieur : éléments de chronologie directe et indirecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journées REFRAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,291 +6795,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Machut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Hommes-Canidés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PACEA (UMR 5199); Institut Ausonius (UMR 5607), Oct 2018, Pessac, France. pp.123-140, </w:t>
+              <w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887074v1</w:t>
+                <w:t xml:space="preserve">hal-02863920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les Canidés (Canis, Cuon) de la grotte Chauvet Pont d'Arc : réflexions sur les données paléontologiques et ichnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lateur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t>
+              <w:t xml:space="preserve">Relations Hommes-Canidés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACEA (UMR 5199); Institut Ausonius (UMR 5607), Oct 2018, Pessac, France. pp.123-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863920v1</w:t>
+                <w:t xml:space="preserve">hal-01887074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces des canidés à la grotte Chauvet (Vallon-Pont-d'Arc). L'étude des empreintes animales appliquée à la Préhistoire</w:t>
               </w:r>
@@ -7091,51 +7091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lateur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7199,90 +7199,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los hornos del alfar Ibero Romano de Mas de Moreno (Foz-Calanda, Teruel): Balance de 10 años de investigación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Congreso Arqueología y Patrimonio Aragonés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Saragosse, España. pp.183-194</w:t>
@@ -7305,165 +7305,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine and innovation: risk management in Iberian ceramic production during the Late Iron Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des a priori archéologiques aux procédures statistiques : sur quelques pièges de l’analyse de données de composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journée d'échange nationale statistiques et modélisation en archéométrie et en archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711205v1</w:t>
+                <w:t xml:space="preserve">hal-01711121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des a priori archéologiques aux procédures statistiques : sur quelques pièges de l’analyse de données de composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Routine and innovation: risk management in Iberian ceramic production during the Late Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange nationale statistiques et modélisation en archéométrie et en archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th European Meeting on Ancient Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711121v1</w:t>
+                <w:t xml:space="preserve">hal-01711205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand félin des cavernes (P. spelaea) : bilan paléontologique, taphonomique et pariétal à partir de gisements du Sud de la France</w:t>
               </w:r>
@@ -7574,51 +7574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la chaleur des fours : la production de céramique au Mas de Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7643,51 +7643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the heat of kilns, assessing the technology of Iberian potters at the end of the Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7745,277 +7745,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+                <w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Cave Bear Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t>
+              <w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711224v1</w:t>
+                <w:t xml:space="preserve">hal-01711223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Pernot</w:t>
+                <w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">18th International Cave Bear Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711223v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8033,51 +8033,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tesselle : un ensemble de packages R pour une recherche ouverte et reproductible en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebrun Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8128,51 +8128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving reproducibility in geochronology: application in gamma spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebrun Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Luminescence and Electron Spin Resonance Dating conference (LED2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Burgos, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8223,51 +8223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Javel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Grémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie du bâti aujourd’hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8305,90 +8305,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel statut paléoécologique pour les canidés (loups et renards) du Portel-Ouest ? Analyse taphonomique de l'impact des carnivores sur l'ensemble F-F3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Hommes-Canidés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8413,51 +8413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range ta chambre ! De l'art de classer et grouper ses données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8508,77 +8508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8603,51 +8603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage des statistiques pour l’analyse de données de composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8685,77 +8685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8825,51 +8825,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Firing of Ceramic Materials: a Seriation-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -8891,77 +8891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayed Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9005,306 +9005,306 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tosello</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sagory</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
+              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450150v1</w:t>
+                <w:t xml:space="preserve">hal-05063611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet-Pont-d'Arc. Demande de prélèvements CNPA. Autorisation triennale 2025-2027</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Grotte Chauvet. Rapport d'activités 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sagory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de la Culture et de la Communication - DRAC Auvergne Rhône Alpes. 2025, pp.192</w:t>
+              <w:t xml:space="preserve">22 15 289, Ministère de la culture DRAC ARA. 2025, pp.659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063611v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,77 +9382,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9485,458 +9485,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaupréau (Maine-et-Loire), Les Landes : Un atelier de tuilier du XIIe siècle dans les Mauges. Rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre la Bataille par le Registre Archéologique (CoBRA) : Les fouilles de la Montanguerie, Amigny (50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Nauleau</w:t>
+                <w:t xml:space="preserve">Louis Campain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bellanger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mélec</w:t>
+                <w:t xml:space="preserve">Alban Louaintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.305</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles de Normandie, Service régional de l'archéologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249113v1</w:t>
+                <w:t xml:space="preserve">hal-02870127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beaupréau (Maine-et-Loire), Les Landes : Un atelier de tuilier du XIIe siècle dans les Mauges. Rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sanz-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antigone Uzunidis</w:t>
+                <w:t xml:space="preserve">Hélène Seignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03148928v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la Bataille par le Registre Archéologique (CoBRA) : Les fouilles de la Montanguerie, Amigny (50)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Uzunidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Campain</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02870127v1</w:t>
+                <w:t xml:space="preserve">hal-03148928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9988,77 +9988,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Auzières (Méthamis, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10110,90 +10110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aven Souche n°1 (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadwiga Krzepkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10232,77 +10232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulet des Roches (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10373,51 +10373,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et trajectoires techniques dans le domaine ibérique à la fin de l'Âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux Montaigne, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BOR30032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10534,51 +10534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60B303A2"/>
+    <w:nsid w:val="7837D380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10765,51 +10765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nfrerebeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-4944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190620994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/370145541826496601406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-7620-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542155v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542686v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2024.10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101516" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-M" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041468" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mears" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-022-00628-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15888" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2020.544" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eymard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01821" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9409" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9409" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sacilotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75e81a3bc4da906ae8d640d6ddf49f0774c6052b;origin=https://codeberg.org/nfrerebeau/odyssey;visit=swh:1:snp:d3ae017e83d0ee8c3200a0b17f849d3b9e94b9d0;anchor=swh:1:rev:68de482774fb6edea058d58e9d5bedaa6cf9c32e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38565a5608bc35fd1a19d630682be45bd09f3173;origin=https://codeberg.org/tesselle/isopleuros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d84831910785575ab97b33ee1ed2853adcf754b;origin=https://codeberg.org/tesselle/kairos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Roe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bcb49e0976d48b2d78a89fd9b27cc6896e326f16;origin=https://codeberg.org/tesselle/aion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:79044a84209cf43c4424fae29661d413125529e0;origin=https://codeberg.org/tesselle/dimensio;visit=swh:1:snp:cde7cfad86b8a9df066c966ef6957619cd54951b;anchor=swh:1:rev:44d0917d179263e7d7096b2501394f5522f52fde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bca281b60e1edf6b3068570aa751a40cd62ab4e2;origin=https://codeberg.org/tesselle/tabula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f8defd0bb71dbb7052cab8eaf0288e53f1fdc9f;origin=https://codeberg.org/tesselle/khroma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82e86c747324d65a578e0978315e27668e8bf160;origin=https://codeberg.org/tesselle/alkahest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407812v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df601cf8c2b5e691036b5325c59eaa5fde59280e;origin=https://codeberg.org/tesselle/ananke;visit=swh:1:snp:0b352c26ec69b742a430e6ef605c98c82f912748;anchor=swh:1:rev:a090d43d7f2eafeafaa9002f5f50155ee80128a4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:708305fc6b8a6ef450f2ee4a523cc1eab3314600;origin=https://codeberg.org/tesselle/kinesis;visit=swh:1:snp:b4eaba9770996299a1fca78bfa8759b09d2434fe;anchor=swh:1:rev:6c227792ce2dc88d19e64158e643df0a9ea2b0c2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ef25cf09e07ed2a40ad6c53afcde5fd8d7d67e65;origin=https://codeberg.org/tesselle/folio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25423af1cd191fa72f67be27a2e315a003e7b6a4;origin=https://github.com/crp2a/gammaShiny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525046v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Messiez-Poche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017961v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261141v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cuch&#237; Oterino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Benavente" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711121v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711218v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Brice" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314421v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellanger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Campain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Louaintier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Krzepkowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01711197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nfrerebeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-4944" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190620994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/370145541826496601406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-7620-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2024.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thabard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-M" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Savin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041468" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Wilson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mears" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-022-00628-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;zian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15888" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2020.544" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eymard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01821" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/5737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tisn&#233;rat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9409" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9409" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sacilotto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75e81a3bc4da906ae8d640d6ddf49f0774c6052b;origin=https://codeberg.org/nfrerebeau/odyssey;visit=swh:1:snp:d3ae017e83d0ee8c3200a0b17f849d3b9e94b9d0;anchor=swh:1:rev:68de482774fb6edea058d58e9d5bedaa6cf9c32e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298763v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Roe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bcb49e0976d48b2d78a89fd9b27cc6896e326f16;origin=https://codeberg.org/tesselle/aion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Harly Baumgarten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4c4e69846441e39feb795ed65f460ccc35508595;origin=https://github.com/crp2a/BayLum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d84831910785575ab97b33ee1ed2853adcf754b;origin=https://codeberg.org/tesselle/kairos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:79044a84209cf43c4424fae29661d413125529e0;origin=https://codeberg.org/tesselle/dimensio;visit=swh:1:snp:cde7cfad86b8a9df066c966ef6957619cd54951b;anchor=swh:1:rev:44d0917d179263e7d7096b2501394f5522f52fde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bca281b60e1edf6b3068570aa751a40cd62ab4e2;origin=https://codeberg.org/tesselle/tabula" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f8defd0bb71dbb7052cab8eaf0288e53f1fdc9f;origin=https://codeberg.org/tesselle/khroma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c18823fda9a7b4f8162b1d1e3f26d4025339a977;origin=https://github.com/ArchaeoStat/ArchaeoPhases;visit=swh:1:snp:40e99d1536f7511b1a9e48a3a050c7f0417597f5;anchor=swh:1:rev:b72bb72e8d190657b257337e3821667f179cea87" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298756v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:82e86c747324d65a578e0978315e27668e8bf160;origin=https://codeberg.org/tesselle/alkahest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:52e0f52809a33edefe7f6fe7de47488975ae1a18;origin=https://codeberg.org/tesselle/nexus;visit=swh:1:snp:6a9e1833649c77bf91b30570acde20d4b45a5434;anchor=swh:1:rev:0345038426b84a5c71dc2231b7709dd2bc409c03" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:df601cf8c2b5e691036b5325c59eaa5fde59280e;origin=https://codeberg.org/tesselle/ananke;visit=swh:1:snp:0b352c26ec69b742a430e6ef605c98c82f912748;anchor=swh:1:rev:a090d43d7f2eafeafaa9002f5f50155ee80128a4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:708305fc6b8a6ef450f2ee4a523cc1eab3314600;origin=https://codeberg.org/tesselle/kinesis;visit=swh:1:snp:b4eaba9770996299a1fca78bfa8759b09d2434fe;anchor=swh:1:rev:6c227792ce2dc88d19e64158e643df0a9ea2b0c2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ef25cf09e07ed2a40ad6c53afcde5fd8d7d67e65;origin=https://codeberg.org/tesselle/folio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38565a5608bc35fd1a19d630682be45bd09f3173;origin=https://codeberg.org/tesselle/isopleuros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:25423af1cd191fa72f67be27a2e315a003e7b6a4;origin=https://github.com/crp2a/gammaShiny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7c7a0e1f859d016f68f7177ce1e790355e042064;origin=https://github.com/crp2a/gamma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525046v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Messiez-Poche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017966v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat Laborde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261141v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lapuente Mercadal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guti&#233;rrez Garcia-M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cuch&#237; Oterino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439403v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Benavente" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711218v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Brice" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314421v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gr&#233;mont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05450150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Justiniany" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Campain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Louaintier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nauleau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellanger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seignac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857263v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Krzepkowska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01711197v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BOR30032" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>