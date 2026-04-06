--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -147,308 +147,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Transition Between Fully and Partially Saturated Porous Media via a New Implicit Formulation of Interface Evolution</w:t>
+                <w:t xml:space="preserve">Characterizing the onset and development of internal erosion in gap-graded soils under complex stress states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bomberault</w:t>
+                <w:t xml:space="preserve">Bikram Oli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rousseau</w:t>
+                <w:t xml:space="preserve">Rachel Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
+                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Sciarra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-025-02215-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.3581-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-025-02573-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552213v1</w:t>
+                <w:t xml:space="preserve">hal-05546299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the onset and development of internal erosion in gap-graded soils under complex stress states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Transition Between Fully and Partially Saturated Porous Media via a New Implicit Formulation of Interface Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Gelet</w:t>
+                <w:t xml:space="preserve">Julien Bomberault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Marot</w:t>
+                <w:t xml:space="preserve">Quentin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+                <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulio Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (7), pp.3581-3598. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (10), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-025-02573-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-025-02215-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546299v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical estimation of the permeability of granular soils using the DEM and LBM or FFT-based fluid computation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -508,419 +508,419 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of scalping and scalping/replacement procedures on strength properties of coarse-grained gap-graded soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ali-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (10), pp.1819-1832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cgj-2021-0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235994v1</w:t>
+                <w:t xml:space="preserve">hal-04235994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEM study of the effect of the loss of fine particles on the mechanical behavior of gap-graded soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of Scalping on the Mechanical Behavior of Coarse Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ali-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.64-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236037v1</w:t>
+                <w:t xml:space="preserve">hal-04244439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Scalping on the Mechanical Behavior of Coarse Soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A DEM study of the effect of the loss of fine particles on the mechanical behavior of gap-graded soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geotechnical and Geological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.100305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2021.100305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244439v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Delaunay triangulation-based approach to characterize the pore network in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (7), pp.2111 - 2129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -954,90 +954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volumetric internal erosion in cohesionless soils: Model, experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Kodieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (18), pp.2780-2806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the definition of a relevant meso-scale for upscaling the mechanical behavior of 3D granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magoariec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1188,103 +1188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-scale investigation of the role of finer grains in the behavior of bidisperse granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Son Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Wessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hackl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,51 +1448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete modeling of strain accumulation in granular soils under low amplitude cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stijn François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stress analysis in granular materials at a mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magoariec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of structure and strain at the meso-scale in 2D granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magoariec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,90 +2049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of a permeability-microstructure relationship in the context of internal erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Shamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bignonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TC 105 International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.012031, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2166,51 +2166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-Structure Relationship at Meso-scale for 2D Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magoariec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,103 +2270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanical investigation of the effect of fine content on mechanical behavior of gap graded granular materials using DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.15009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2400,51 +2400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the behavior of granular materials at a meso-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magoariec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magoariec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2015-0-01312-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2633,51 +2633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Impacts in Dissipative Granular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,51 +2749,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of multiple-impact laws for multibody systems: Moreau's law, binary impacts, and the LZB approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2872,51 +2872,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte d'une échelle mésoscopique dans l'étude du comportement des milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale de Lyon, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ECDL0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3112,51 +3112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bomberault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02215-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Oli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02573-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01330-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali-Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2021-0504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Taha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2021.100305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01157-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Kodieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magoariec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cambou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0972-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0867-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Dang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wessels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hackl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Meschke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2017020271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Degrande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH158HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0338-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XTG6M6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMV7XRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.04.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Shamieh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179938" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811938" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01312-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECDL0029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546299v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Oli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02573-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bomberault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02215-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01330-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235994v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali-Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2021-0504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Taha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2021.100305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01157-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Kodieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magoariec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cambou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0972-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0867-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Dang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wessels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hackl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Meschke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2017020271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Degrande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH158HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0338-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XTG6M6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMV7XRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.04.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Shamieh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179938" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811938" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01312-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECDL0029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>