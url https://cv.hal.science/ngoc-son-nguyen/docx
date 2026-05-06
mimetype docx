--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -374,51 +374,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-025-02215-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552213v1</w:t>
+                <w:t xml:space="preserve">hal-05552213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical estimation of the permeability of granular soils using the DEM and LBM or FFT-based fluid computation method</w:t>
               </w:r>
@@ -501,51 +501,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of scalping and scalping/replacement procedures on strength properties of coarse-grained gap-graded soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ali-Hassan</w:t>
+                <w:t xml:space="preserve">Nadine Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -606,308 +606,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Scalping on the Mechanical Behavior of Coarse Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ali-Hassan</w:t>
+                <w:t xml:space="preserve">A DEM study of the effect of the loss of fine particles on the mechanical behavior of gap-graded soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geotechnical and Geological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.100305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2021.100305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244439v1</w:t>
+                <w:t xml:space="preserve">hal-04236037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DEM study of the effect of the loss of fine particles on the mechanical behavior of gap-graded soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Taha</w:t>
+                <w:t xml:space="preserve">Effect of Scalping on the Mechanical Behavior of Coarse Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ali Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.64-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2021.100305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04236037v1</w:t>
+                <w:t xml:space="preserve">hal-04244439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Delaunay triangulation-based approach to characterize the pore network in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1188,103 +1188,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-scale investigation of the role of finer grains in the behavior of bidisperse granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Taha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Marot</w:t>
+                <w:t xml:space="preserve">Abbas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1662,246 +1662,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock dynamics in granular chains: numerical simulations and comparison with experimental tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+                <w:t xml:space="preserve">Local stress analysis in granular materials at a mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magoariec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (14), pp.1609-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-012-0338-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825561v1</w:t>
+                <w:t xml:space="preserve">hal-02332451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local stress analysis in granular materials at a mesoscale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cambou</w:t>
+                <w:t xml:space="preserve">Shock dynamics in granular chains: numerical simulations and comparison with experimental tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Nguyen Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (14), pp.1609-1635. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.341-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.1063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0338-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332451v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of structure and strain at the meso-scale in 2D granular materials</w:t>
               </w:r>
@@ -2270,103 +2270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanical investigation of the effect of fine content on mechanical behavior of gap graded granular materials using DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Taha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Marot</w:t>
+                <w:t xml:space="preserve">Abbas Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.15009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2646,51 +2646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Impacts in Dissipative Granular Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 72, pp.11-29, 2014, Lecture Notes in Applied and Computational Mechanics, 978-3-642-39297-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39298-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2762,51 +2762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of multiple-impact laws for multibody systems: Moreau's law, binary impacts, and the LZB approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Topics in Nonsmooth Dynamics. Transactions of the European Network for Nonsmooth Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing AG, pp.1-45, 2018, Advanced Topics in Nonsmooth Mechanics. Transactions of the European Network for Nonsmooth Dynamics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3112,51 +3112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546299v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Oli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02573-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bomberault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02215-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01330-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235994v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali-Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2021-0504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Taha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2021.100305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01157-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Kodieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magoariec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cambou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0972-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0867-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Dang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wessels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hackl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Meschke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2017020271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Degrande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH158HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0338-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XTG6M6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMV7XRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.04.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Shamieh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179938" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811938" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01312-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECDL0029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546299v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Oli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02573-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552213v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bomberault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Son Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02215-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bignonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01330-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235994v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ali Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2021-0504" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Taha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hijazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2021.100305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-021-01157-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Kodieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magoariec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cambou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0972-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0867-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Dang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wessels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hackl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Meschke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2017020271" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Degrande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SH158HB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RMV7XRH3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0338-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XTG6M6N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Danescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.04.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Shamieh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3179938" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811938" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2015-0-01312-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39298-6_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01932551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75972-2_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECDL0029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>