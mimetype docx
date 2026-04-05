--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -430,51 +430,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on linear independence of alternating multiple zeta values in positive characteristic</w:t>
+                <w:t xml:space="preserve">Zagier-Hoffman's conjectures in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hae Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Kim</w:t>
@@ -505,106 +505,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (3), pp.485-521. </w:t>
+              <w:t xml:space="preserve">Forum of Mathematics, Pi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, e18, pp.1-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40306-024-00554-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/fmp.2024.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240841v3</w:t>
+                <w:t xml:space="preserve">hal-03667755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zagier-Hoffman's conjectures in positive characteristic</w:t>
+                <w:t xml:space="preserve">Note on linear independence of alternating multiple zeta values in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hae Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Kim</w:t>
@@ -635,82 +635,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Mathematics, Pi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, e18, pp.1-49. </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (3), pp.485-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/fmp.2024.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40306-024-00554-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667755v1</w:t>
+                <w:t xml:space="preserve">hal-04240841v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On log-algebraic identities for Anderson t-modules and characteristic p multiple zeta values</w:t>
               </w:r>
@@ -781,187 +781,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the theory of multiple zeta values in positive characteristic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algebraic relations among Goss's zeta values on elliptic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, e90, pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fms.2023.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396897v1</w:t>
+                <w:t xml:space="preserve">hal-02546413v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic relations among Goss's zeta values on elliptic curves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in the theory of multiple zeta values in positive characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/fms.2023.94⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02546413v3</w:t>
+                <w:t xml:space="preserve">hal-04396897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal families of Eulerian multiple zeta values in positive characteristic</w:t>
               </w:r>
@@ -1409,235 +1409,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444867v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On special L-values of t-modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Angles</w:t>
+                <w:t xml:space="preserve">Recent developments in the theory of Anderson modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Ribeiro Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 372, </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.199-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2020.107313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40306-019-00348-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901571v3</w:t>
+                <w:t xml:space="preserve">hal-01914776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the theory of Anderson modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Anglès</w:t>
+                <w:t xml:space="preserve">On special L-values of t-modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Ribeiro Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45, pp.199-216. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40306-019-00348-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2020.107313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914776v1</w:t>
+                <w:t xml:space="preserve">hal-01901571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digit principle and derivatives of certain L-series</w:t>
               </w:r>
@@ -1851,235 +1851,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stark units in positive characteristic</w:t>
+                <w:t xml:space="preserve">Special functions and twisted L-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Tavares Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115 (4), pp.763-812. </w:t>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.931-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/plms.12051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404894v1</w:t>
+                <w:t xml:space="preserve">hal-01404897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special functions and twisted L-series</w:t>
+                <w:t xml:space="preserve">Stark units in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Tavares Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (3), pp.931-961. </w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (4), pp.763-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jtnb.1007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/plms.12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404897v1</w:t>
+                <w:t xml:space="preserve">hal-01404894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted characteristic $p$ zeta functions</w:t>
               </w:r>
@@ -2828,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497356v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ngo Dac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Vuong Nguyen Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Huong Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2026.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angl&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hung Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-024-00727-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390343v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Varshavsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009497206.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240841v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hae Im" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Nhuan Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-024-00554-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2024.18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904276v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Green" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546413v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.94" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwun Chung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pellarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares-Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-022-01110-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093398v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-022-02970-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2021.194.1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444867v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901571v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Ribeiro Tavares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-019-00348-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864301v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.30" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares Ribeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201706_006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2016.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66249-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497356v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ngo Dac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Vuong Nguyen Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Huong Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2026.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angl&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hung Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-024-00727-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390343v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Varshavsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009497206.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hae Im" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Nhuan Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2024.18" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240841v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-024-00554-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904276v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Green" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546413v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.94" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwun Chung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pellarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares-Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-022-01110-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093398v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-022-02970-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2021.194.1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444867v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914776v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Ribeiro Tavares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-019-00348-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901571v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864301v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.30" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares Ribeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201706_006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2016.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66249-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>