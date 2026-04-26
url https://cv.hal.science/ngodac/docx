--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1409,235 +1409,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444867v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the theory of Anderson modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Anglès</w:t>
+                <w:t xml:space="preserve">On special L-values of t-modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Ribeiro Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45, pp.199-216. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40306-019-00348-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2020.107313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914776v1</w:t>
+                <w:t xml:space="preserve">hal-01901571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On special L-values of t-modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Angles</w:t>
+                <w:t xml:space="preserve">Recent developments in the theory of Anderson modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Ribeiro Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 372, </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.199-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2020.107313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40306-019-00348-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901571v3</w:t>
+                <w:t xml:space="preserve">hal-01914776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digit principle and derivatives of certain L-series</w:t>
               </w:r>
@@ -2828,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497356v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ngo Dac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Vuong Nguyen Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Huong Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2026.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angl&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hung Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-024-00727-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390343v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Varshavsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009497206.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hae Im" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Nhuan Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2024.18" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240841v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-024-00554-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904276v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Green" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546413v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.94" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwun Chung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pellarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares-Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-022-01110-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093398v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-022-02970-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2021.194.1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444867v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914776v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Ribeiro Tavares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-019-00348-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901571v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864301v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.30" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares Ribeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201706_006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2016.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66249-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497356v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ngo Dac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Vuong Nguyen Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Huong Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2026.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angl&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hung Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-024-00727-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390343v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Varshavsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009497206.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hae Im" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Nhuan Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2024.18" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240841v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-024-00554-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904276v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Green" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546413v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.94" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwun Chung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pellarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares-Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-022-01110-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093398v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-022-02970-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2021.194.1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444867v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901571v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Ribeiro Tavares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-019-00348-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864301v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.30" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares Ribeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201706_006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2016.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66249-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>