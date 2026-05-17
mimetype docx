--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -131,265 +131,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial basis for the stuffle algebra and its applications</w:t>
+                <w:t xml:space="preserve">On sums over prime ideals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Anglès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lan Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 694, pp.221-244. </w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54 (2), pp.285-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2026.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10013-024-00727-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497356v2</w:t>
+                <w:t xml:space="preserve">hal-04677319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sums over prime ideals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A polynomial basis for the stuffle algebra and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Anglès</w:t>
+                <w:t xml:space="preserve">Gia Vuong Nguyen Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy Hung Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
+                <w:t xml:space="preserve">Lan Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 694, pp.221-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10013-024-00727-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2026.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677319v1</w:t>
+                <w:t xml:space="preserve">hal-04497356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments on compactifications of stacks of shtukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakov Varshavsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -430,330 +430,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zagier-Hoffman's conjectures in positive characteristic</w:t>
+                <w:t xml:space="preserve">Note on linear independence of alternating multiple zeta values in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hae Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Nhuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Mathematics, Pi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, e18, pp.1-49. </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (3), pp.485-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/fmp.2024.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40306-024-00554-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667755v1</w:t>
+                <w:t xml:space="preserve">hal-04240841v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on linear independence of alternating multiple zeta values in positive characteristic</w:t>
+                <w:t xml:space="preserve">Zagier-Hoffman's conjectures in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hae Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Nhuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (3), pp.485-521. </w:t>
+              <w:t xml:space="preserve">Forum of Mathematics, Pi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, e18, pp.1-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40306-024-00554-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/fmp.2024.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240841v3</w:t>
+                <w:t xml:space="preserve">hal-03667755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On log-algebraic identities for Anderson t-modules and characteristic p multiple zeta values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (16), pp.13687-13756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -781,230 +781,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic relations among Goss's zeta values on elliptic curves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recent developments in the theory of multiple zeta values in positive characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546413v3</w:t>
+                <w:t xml:space="preserve">hal-04396897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the theory of multiple zeta values in positive characteristic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Algebraic relations among Goss's zeta values on elliptic curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, e90, pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fms.2023.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396897v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546413v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal families of Eulerian multiple zeta values in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwun Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Pellarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1064,51 +1064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A class formula for admissible Anderson modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Tavares-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1155,64 +1155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeta-like multiple zeta values in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 301, pp.2037-2057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1240,239 +1240,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Zagier-Hoffman's conjectures in positive characteristic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On identities for zeta values in Tate algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 194 (1), pp.361--392. </w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (8), pp.5623-5650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4007/annals.2021.194.1.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/tran/8357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298790v1</w:t>
+                <w:t xml:space="preserve">hal-02444867v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On identities for zeta values in Tate algebras</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On Zagier-Hoffman's conjectures in positive characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 374 (8), pp.5623-5650. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194 (1), pp.361--392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/tran/8357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4007/annals.2021.194.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444867v3</w:t>
+                <w:t xml:space="preserve">hal-03298790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On special L-values of t-modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Ribeiro Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1519,64 +1519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the theory of Anderson modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Ribeiro Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,64 +1636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digit principle and derivatives of certain L-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,64 +1753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptional zeros of L-series and Bernoulli-Carlitz numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Tavares Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,278 +1851,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special functions and twisted L-series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stark units in positive characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Tavares Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (3), pp.931-961. </w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (4), pp.763-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jtnb.1007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1112/plms.12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404897v1</w:t>
+                <w:t xml:space="preserve">hal-01404894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stark units in positive characteristic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Special functions and twisted L-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Tavares Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 115 (4), pp.763-812. </w:t>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.931-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/plms.12051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404894v1</w:t>
+                <w:t xml:space="preserve">hal-01404897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisted characteristic $p$ zeta functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floric Tavares Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,64 +2201,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic and Geometry over Local Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Anglès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2275, 2021, Lecture Notes in Mathematics, 978-3-030-66248-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-66249-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2277,411 +2277,499 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zagier-Hoffman's conjectures in positive characteristic II</w:t>
+                <w:t xml:space="preserve">The threshold for linear independence of multiple zeta values in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hae Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464195v1</w:t>
+                <w:t xml:space="preserve">hal-05604679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopf algebras and alternating multiple zeta values in positive characteristic</w:t>
+                <w:t xml:space="preserve">Zagier-Hoffman's conjectures in positive characteristic II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hae Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Nhuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052875v1</w:t>
+                <w:t xml:space="preserve">hal-04464195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hopf algebras and alternating multiple zeta values in positive characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Hae Im</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hojin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac Nhuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Huong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hopf algebras and multiple zeta values in positive characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hae Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hojin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Nhuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Ngo Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2828,51 +2916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497356v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ngo Dac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Vuong Nguyen Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Huong Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2026.01.026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angl&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hung Le" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-024-00727-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390343v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Varshavsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009497206.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hae Im" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Nhuan Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2024.18" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240841v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-024-00554-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904276v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Green" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546413v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.94" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396897v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwun Chung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pellarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares-Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-022-01110-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093398v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-022-02970-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2021.194.1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444867v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8357" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901571v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Ribeiro Tavares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-019-00348-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864301v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.30" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares Ribeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201706_006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2016.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66249-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angl&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Hung Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Ngo Dac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-024-00727-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497356v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Vuong Nguyen Chu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Huong Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2026.01.026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390343v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Varshavsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009497206.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240841v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hae Im" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojin Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Nhuan Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-024-00554-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2024.18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904276v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Green" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac141" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546413v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.94" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwun Chung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pellarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2023.109003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490566v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Angles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares-Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-022-01110-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093398v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-022-02970-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444867v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/8357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2021.194.1.6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901571v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Ribeiro Tavares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2020.107313" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-019-00348-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864301v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/pmb.30" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floric Tavares Ribeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.201706_006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2016.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66249-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>