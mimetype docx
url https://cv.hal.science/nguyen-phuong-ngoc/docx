--- v0 (2026-03-17)
+++ v1 (2026-05-15)
@@ -1043,234 +1043,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Textes littéraires conservés dans les archives administratives de l’Indochine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recollections, Memories and archival documents on Vietnam – Humanity values as seen from diverse perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USSH; Vietnam National University Hanoi, Oct 2019, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le quốc ngữ, écriture romanisée, un choix décisif pour la construction d’une nation vietnamienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue vietnamienne : histoire, linguistique, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO; Paris VII, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biography in colonial Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès Asie - 11e International Convention of Asia Scholars (ICAS 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514625v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03514619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie populaire vietnamienne : un corpus de savoirs en images gravées</w:t>
               </w:r>
@@ -3122,182 +3122,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Images du Vietnam dans les traductions françaises de Kiều, roman en vers de Nguyễn Du (1765-1820)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xiaoshan Dantille; Corinne Wecksteen-Quinio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ici et Ailleurs dans la littérature traduite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.117-139, 2017, Traductologie, 978-2-84832-276-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.13498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les verba sonandi dans la littérature vietnamienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ekaterina Rakhilina; Irina Kor Chahine; Jean-Marie Merle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Verba sonandi" : représentation linguistique des cris d'animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.299-307, 2017, Langues et langage, 979-1-032-00102-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986680v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03512370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moï ou la langue migrante comme liberté</w:t>
               </w:r>
@@ -5256,51 +5256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048065v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0083" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/gfhla.224" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.417" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514606v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05001575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerassimoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02369121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gouchan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11135-book-08535204-9782745352040.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decrescenzo-editeurs.com/portfolio-items/le-petit-reve/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thao Trinh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moussons.revues.org/2992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Flicker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.pup.9118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.9118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.22039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Gant&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.nguye.2022.01.0243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csdlkhoahoc.hueuni.edu.vn/data/2022/12/Ky_yeu_Hoi_thao_Phap_Viet_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03512370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.13498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1trkjsq.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.demopolis.fr/livre-notice.php?Clef=69" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.demopolis.471" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.9243" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03986829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03986659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03986851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004AIX10051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03512616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Nohira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Tian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montira Rato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Kwan Park" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048065v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0083" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/gfhla.224" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.417" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313735v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.3040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideo.234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.1120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05001575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerassimoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02369121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gouchan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11135-book-08535204-9782745352040.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01755297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decrescenzo-editeurs.com/portfolio-items/le-petit-reve/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986508v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thao Trinh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moussons.revues.org/2992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.2992" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Flicker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/books.pup.9118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.9118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.22039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Gant&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.nguye.2022.01.0243" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csdlkhoahoc.hueuni.edu.vn/data/2022/12/Ky_yeu_Hoi_thao_Phap_Viet_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03512370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.13498" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1trkjsq.13" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.demopolis.fr/livre-notice.php?Clef=69" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.demopolis.471" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986565v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.9243" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03986829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6636" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03986659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6669" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986530v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03986851v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004AIX10051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03512616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munehiro Nohira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohua Tian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montira Rato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Kwan Park" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>