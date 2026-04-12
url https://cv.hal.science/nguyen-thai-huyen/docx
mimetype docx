--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -229,329 +229,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages et rivages fluviaux et fluvio-marins en changement. Approches comparatives francophones (Asie du sud-est et France)</w:t>
+                <w:t xml:space="preserve">Nuit et réchauffement climatique dans une métropole du Sud-Est asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Davasse</w:t>
+                <w:t xml:space="preserve">Thibault Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du projet RIPA-AUF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'architecture de Hanoi, Nov 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Colloque international Nuits des Suds. Première approche interdisciplinaire des nuits du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSJES-USMBA de Fès (Maroc), ENSA Toulouse (France), EPFL (Suisse), McGill University (Canada), Hanoi Architectural University (Vietnam), Università degli studi di Milano-Bicocca (Italie), UCAD (Sénégal), ENAT (Maroc), AIGF (Monde), Sep 2024, Fès, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04933037v1</w:t>
+                <w:t xml:space="preserve">hal-05464896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEDI, un projet de coopération entre le Laos, le Vietnam et la France : gestion des déchets à l’échelle de la décharge à Vientiane et exposition des ramasseurs aux risques sanitaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages et rivages fluviaux et fluvio-marins en changement. Approches comparatives francophones (Asie du sud-est et France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oudomphone Insisiengmay</w:t>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Architecture de Hanoï (HAU); INSTITUT DE FORMATION ET DE COOPÉRATION INTERNATIONALE de la HAU, 2024, Hanoï, Vietnam</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du projet RIPA-AUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'architecture de Hanoi, Nov 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05333453v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04933037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuit et réchauffement climatique dans une métropole du Sud-Est asiatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INEDI, un projet de coopération entre le Laos, le Vietnam et la France : gestion des déchets à l’échelle de la décharge à Vientiane et exposition des ramasseurs aux risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Peyronnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudomphone Insisiengmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cassagne</w:t>
+                <w:t xml:space="preserve">Tien Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liphone Nopaseud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Nuits des Suds. Première approche interdisciplinaire des nuits du Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSJES-USMBA de Fès (Maroc), ENSA Toulouse (France), EPFL (Suisse), McGill University (Canada), Hanoi Architectural University (Vietnam), Università degli studi di Milano-Bicocca (Italie), UCAD (Sénégal), ENAT (Maroc), AIGF (Monde), Sep 2024, Fès, Maroc, Morocco</w:t>
+              <w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Architecture de Hanoï (HAU); INSTITUT DE FORMATION ET DE COOPÉRATION INTERNATIONALE de la HAU, 2024, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464896v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05333453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Xoay » , laboratoire vivant de prospective en architecture, urbanisme et paysage</w:t>
               </w:r>
@@ -632,51 +632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lecture du paysage à identification des enjeux du développement urbain. Le cas d'étude de l'atelier de terrain à Dong Hoï, province Quang Binh, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hau Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -746,90 +746,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et rivages fluviaux et fluvio-marins en changement. Approches comparatives francophones (Asie du Sud-Est et France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hieu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Phuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thao Trang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,51 +1305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cours du Mékong. Vers une compréhension partagée des territoires riverains de Champassak (Laos), Chhlong (Cambodge) et Vinh Long (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men Chamdevy Sisowath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation doctorale francophone dans le domaine de la ville et du territoire à l’Université d’architecture de Hanoi. Le terrain comme surface d'échange d'expériences franco-vietnamiennes et de renouvellement du projet architectural, urbain et paysager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,51 +1575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les paysages fluvio-marins face aux changements climatiques : perspectives franco-vietnamiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoko Take</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Lien Phuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2064,51 +2064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05333453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomphone Insisiengmay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liphone Nopaseud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hau Phan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Ngoc Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Anh Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tricaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Phuong Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Trang Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men Chamdevy Sisowath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakasith Phonekeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Take" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lien Phuong Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ngoc Phuong Phi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05333453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomphone Insisiengmay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liphone Nopaseud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hau Phan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Ngoc Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Anh Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tricaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Phuong Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Trang Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men Chamdevy Sisowath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakasith Phonekeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Take" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lien Phuong Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ngoc Phuong Phi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>