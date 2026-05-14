--- v1 (2026-04-12)
+++ v2 (2026-05-14)
@@ -229,329 +229,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuit et réchauffement climatique dans une métropole du Sud-Est asiatique</w:t>
+                <w:t xml:space="preserve">INEDI, un projet de coopération entre le Laos, le Vietnam et la France : gestion des déchets à l’échelle de la décharge à Vientiane et exposition des ramasseurs aux risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cassagne</w:t>
+                <w:t xml:space="preserve">Karine Peyronnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
+                <w:t xml:space="preserve">Oudomphone Insisiengmay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liphone Nopaseud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Nuits des Suds. Première approche interdisciplinaire des nuits du Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSJES-USMBA de Fès (Maroc), ENSA Toulouse (France), EPFL (Suisse), McGill University (Canada), Hanoi Architectural University (Vietnam), Università degli studi di Milano-Bicocca (Italie), UCAD (Sénégal), ENAT (Maroc), AIGF (Monde), Sep 2024, Fès, Maroc, Morocco</w:t>
+              <w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Architecture de Hanoï (HAU); INSTITUT DE FORMATION ET DE COOPÉRATION INTERNATIONALE de la HAU, 2024, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464896v1</w:t>
+                <w:t xml:space="preserve">ird-05333453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et rivages fluviaux et fluvio-marins en changement. Approches comparatives francophones (Asie du sud-est et France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de lancement du projet RIPA-AUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'architecture de Hanoi, Nov 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04933037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEDI, un projet de coopération entre le Laos, le Vietnam et la France : gestion des déchets à l’échelle de la décharge à Vientiane et exposition des ramasseurs aux risques sanitaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oudomphone Insisiengmay</w:t>
+                <w:t xml:space="preserve">Nuit et réchauffement climatique dans une métropole du Sud-Est asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Architecture de Hanoï (HAU); INSTITUT DE FORMATION ET DE COOPÉRATION INTERNATIONALE de la HAU, 2024, Hanoï, Vietnam</w:t>
+              <w:t xml:space="preserve">Colloque international Nuits des Suds. Première approche interdisciplinaire des nuits du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSJES-USMBA de Fès (Maroc), ENSA Toulouse (France), EPFL (Suisse), McGill University (Canada), Hanoi Architectural University (Vietnam), Università degli studi di Milano-Bicocca (Italie), UCAD (Sénégal), ENAT (Maroc), AIGF (Monde), Sep 2024, Fès, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05333453v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Xoay » , laboratoire vivant de prospective en architecture, urbanisme et paysage</w:t>
               </w:r>
@@ -632,51 +632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lecture du paysage à identification des enjeux du développement urbain. Le cas d'étude de l'atelier de terrain à Dong Hoï, province Quang Binh, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Hau Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -746,90 +746,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et rivages fluviaux et fluvio-marins en changement. Approches comparatives francophones (Asie du Sud-Est et France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chambelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Phuong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thao Trang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,51 +1305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cours du Mékong. Vers une compréhension partagée des territoires riverains de Champassak (Laos), Chhlong (Cambodge) et Vinh Long (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men Chamdevy Sisowath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation doctorale francophone dans le domaine de la ville et du territoire à l’Université d’architecture de Hanoi. Le terrain comme surface d'échange d'expériences franco-vietnamiennes et de renouvellement du projet architectural, urbain et paysager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,51 +1575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les paysages fluvio-marins face aux changements climatiques : perspectives franco-vietnamiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoko Take</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Lien Phuong Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2064,51 +2064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05333453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomphone Insisiengmay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liphone Nopaseud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hau Phan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Ngoc Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Anh Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tricaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Phuong Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Trang Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men Chamdevy Sisowath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakasith Phonekeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Take" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lien Phuong Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ngoc Phuong Phi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05333453v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Peyronnie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudomphone Insisiengmay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liphone Nopaseud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04933037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834984v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Hau Phan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Ngoc Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Anh Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tricaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Phuong Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Trang Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Yen Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men Chamdevy Sisowath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakasith Phonekeo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peyronnie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Take" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lien Phuong Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Ngoc Phuong Phi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>