--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -294,494 +294,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of nirsevimab against respiratory syncytial virus lower respiratory tract infections in preterm and term infants, and pharmacokinetic extrapolation to infants with congenital heart disease and chronic lung disease: a pooled analysis of randomised controlled trials</w:t>
+                <w:t xml:space="preserve">Nirsevimab for Prevention of Hospitalizations Due to RSV in Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Simões</w:t>
+                <w:t xml:space="preserve">Simon Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shabir Madhi</w:t>
+                <w:t xml:space="preserve">Katrina Cathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Muller</w:t>
+                <w:t xml:space="preserve">Florence Flamein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Atanasova</w:t>
+                <w:t xml:space="preserve">Markus Knuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Bosheva</w:t>
+                <w:t xml:space="preserve">Andrea Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (3), pp.180-189. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389 (26), pp.2425-2435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00321-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2309189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606192v1</w:t>
+                <w:t xml:space="preserve">hal-04775428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirsevimab for Prevention of Hospitalizations Due to RSV in Infants</w:t>
+                <w:t xml:space="preserve">Outcomes of pregnancies with preterm premature rupture of membranes occurring before 24 weeks of gestation: An 11‐year observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Drysdale</w:t>
+                <w:t xml:space="preserve">Helene Gauthier-Moulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina Cathie</w:t>
+                <w:t xml:space="preserve">Daouda Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Flamein</w:t>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Knuf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim‐an Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2309189⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162 (2), pp.590-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijgo.14700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775428v1</w:t>
+                <w:t xml:space="preserve">hal-04382548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of pregnancies with preterm premature rupture of membranes occurring before 24 weeks of gestation: An 11‐year observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of nirsevimab against respiratory syncytial virus lower respiratory tract infections in preterm and term infants, and pharmacokinetic extrapolation to infants with congenital heart disease and chronic lung disease: a pooled analysis of randomised controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Gauthier-Moulinier</w:t>
+                <w:t xml:space="preserve">Shabir Madhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ndour</w:t>
+                <w:t xml:space="preserve">William Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">Victoria Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim‐an Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miroslava Bosheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 162 (2), pp.590-595. </w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.180-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijgo.14700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00321-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382548v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirsevimab for Prevention of RSV in Term and Late-Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabir Madhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Seoane Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Baca Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslava Bosheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 388 (16), pp.1533-1534. </w:t>
@@ -979,51 +979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Domachowske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Cabañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1215,429 +1215,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of Nirsevimab for RSV in Infants with Heart or Lung Disease or Prematurity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nirsevimab for Prevention of RSV in Healthy Late-Preterm and Term Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric A.F. Simões</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando Cabañas</w:t>
+                <w:t xml:space="preserve">Laura Hammitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Baca Cots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava Bosheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 386 (9), pp.892-894. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMC2112186⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 386 (9), pp.837-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2110275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606203v1</w:t>
+                <w:t xml:space="preserve">hal-04775423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirsevimab for Prevention of RSV in Healthy Late-Preterm and Term Infants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Replacing liquid with solid dosage forms in pediatric practice: Feasibility and economic impact from a hospital-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miroslava Bosheva</w:t>
+                <w:t xml:space="preserve">Rama Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roubi Kilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabete Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2110275⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.THERAP.2021.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775423v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing liquid with solid dosage forms in pediatric practice: Feasibility and economic impact from a hospital-based study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cornu</w:t>
+                <w:t xml:space="preserve">Safety of Nirsevimab for RSV in Infants with Heart or Lung Disease or Prematurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Domachowske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Madhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabete Gomes</w:t>
+                <w:t xml:space="preserve">Eric A.F. Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Cabañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (4), pp.445-452. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 386 (9), pp.892-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.THERAP.2021.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMC2112186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606199v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreement between a regional pharmacovigilance centre and an adjudication committee regarding adverse drug reactions on a cohort of hospitalised children</w:t>
               </w:r>
@@ -1757,77 +1757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trigger tools to identify adverse drug events in hospitalised children: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rama Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roubi Kilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2421,404 +2421,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
+                <w:t xml:space="preserve">Single-Dose Nirsevimab for Prevention of RSV in Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
+                <w:t xml:space="preserve">M. Pamela Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beissel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
+                <w:t xml:space="preserve">Therese Takas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Domachowske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Madhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 383 (5), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1913556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775417v1</w:t>
+                <w:t xml:space="preserve">hal-04776671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Dose Nirsevimab for Prevention of RSV in Preterm Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vo Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pamela Griffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuan Yuan</w:t>
+                <w:t xml:space="preserve">Marine Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Takas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shabir Madhi</w:t>
+                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 383 (5), pp.415-425. </w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1913556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776671v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836878v1</w:t>
@@ -3609,51 +3609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89DABE75"/>
+    <w:nsid w:val="EF336DA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3840,51 +3840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nguyenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGT-1300-2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Jaberi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesse Boussaha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HEALTHCARE12020208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sim&#245;es" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Madhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Muller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Atanasova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Bosheva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00321-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drysdale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Cathie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flamein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Knuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Collins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim&#8208;an Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane Nu&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baca Cots" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2214773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Webbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Baba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Butcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stallwood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/PEDS.2022-060765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domachowske" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Caba&#241;as" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JPIDS/PIAD052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/PEDS.2022-060751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A.F. Sim&#245;es" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMC2112186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hammitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dagan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2110275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Arab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roubi Kilo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2021.12.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pages" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bounabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietou Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2021.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fretes-Bonett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2022.01.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-An Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plaisant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baya Prudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-318090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim An Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mimouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2021.01.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weisskopf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bickle Graz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaufils" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ndour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouamari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaisant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.08.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pamela Griffin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Takas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1913556" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Canat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boussageon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Adelaide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.04.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Panchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grosjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hasco&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.08.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lajoinie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mimouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.048" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tournoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Azzouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boels" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nguyenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGT-1300-2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Jaberi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesse Boussaha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HEALTHCARE12020208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drysdale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Cathie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flamein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Knuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Collins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim&#8208;an Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14700" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sim&#245;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Madhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Atanasova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Bosheva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00321-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane Nu&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baca Cots" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2214773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Webbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Baba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Butcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stallwood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/PEDS.2022-060765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domachowske" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Caba&#241;as" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JPIDS/PIAD052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/PEDS.2022-060751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hammitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dagan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2110275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Arab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roubi Kilo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2021.12.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A.F. Sim&#245;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMC2112186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pages" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bounabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietou Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2021.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fretes-Bonett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2022.01.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-An Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plaisant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baya Prudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-318090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim An Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mimouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2021.01.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weisskopf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bickle Graz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaufils" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ndour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouamari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaisant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.08.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pamela Griffin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Takas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1913556" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Canat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boussageon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Adelaide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.04.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Panchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grosjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hasco&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.08.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lajoinie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mimouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.048" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tournoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Azzouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boels" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>