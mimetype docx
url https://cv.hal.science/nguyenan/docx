--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -679,295 +679,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirsevimab for Prevention of RSV in Term and Late-Preterm Infants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strengthening Reporting of Neonatal Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Seoane Nuñez</w:t>
+                <w:t xml:space="preserve">James Webbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Baca Cots</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miroslava Bosheva</w:t>
+                <w:t xml:space="preserve">Ami Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Butcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Stallwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc2214773⟩</w:t>
+              <w:t xml:space="preserve">Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1542/PEDS.2022-060765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776668v1</w:t>
+                <w:t xml:space="preserve">hal-04606190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening Reporting of Neonatal Trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nancy Butcher</w:t>
+                <w:t xml:space="preserve">Nirsevimab for Prevention of RSV in Term and Late-Preterm Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Madhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Rodrigues</w:t>
+                <w:t xml:space="preserve">Beatriz Seoane Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Stallwood</w:t>
+                <w:t xml:space="preserve">Manuel Baca Cots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava Bosheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152 (3), </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 388 (16), pp.1533-1534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1542/PEDS.2022-060765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2214773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606190v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety of Re-dosing Nirsevimab Prior to RSV Season 2 in Children With Heart or Lung Disease</w:t>
               </w:r>
@@ -1087,103 +1087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity and Gaps in Reporting Primary Outcomes From Neonatal Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Webbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Butcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Stallwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152 (3), </w:t>
@@ -1215,295 +1215,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirsevimab for Prevention of RSV in Healthy Late-Preterm and Term Infants</w:t>
+                <w:t xml:space="preserve">Replacing liquid with solid dosage forms in pediatric practice: Feasibility and economic impact from a hospital-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Hammitt</w:t>
+                <w:t xml:space="preserve">Rama Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Dagan</w:t>
+                <w:t xml:space="preserve">Roubi Kilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Yuan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miroslava Bosheva</w:t>
+                <w:t xml:space="preserve">Catherine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabete Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2110275⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.THERAP.2021.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775423v1</w:t>
+                <w:t xml:space="preserve">hal-04606199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing liquid with solid dosage forms in pediatric practice: Feasibility and economic impact from a hospital-based study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nirsevimab for Prevention of RSV in Healthy Late-Preterm and Term Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roubi Kilo</w:t>
+                <w:t xml:space="preserve">Laura Hammitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cornu</w:t>
+                <w:t xml:space="preserve">Ron Dagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabete Gomes</w:t>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Baca Cots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslava Bosheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (4), pp.445-452. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 386 (9), pp.837-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.THERAP.2021.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2110275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606199v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety of Nirsevimab for RSV in Infants with Heart or Lung Disease or Prematurity</w:t>
               </w:r>
@@ -1617,295 +1617,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement between a regional pharmacovigilance centre and an adjudication committee regarding adverse drug reactions on a cohort of hospitalised children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trigger tools to identify adverse drug events in hospitalised children: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rama Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roubi Kilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pages</w:t>
+                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Bounabi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Portefaix</w:t>
+                <w:t xml:space="preserve">Beatriz Fretes-Bonett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 77 (4), pp.397-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.THERAP.2021.12.014⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 77 (5), pp.527-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.THERAP.2022.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606200v1</w:t>
+                <w:t xml:space="preserve">hal-04606198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigger tools to identify adverse drug events in hospitalised children: A systematic review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Agreement between a regional pharmacovigilance centre and an adjudication committee regarding adverse drug reactions on a cohort of hospitalised children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Bounabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inesse Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Portefaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Fretes-Bonett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 77 (5), pp.527-539. </w:t>
+              <w:t xml:space="preserve">, 2022, 77 (4), pp.397-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.THERAP.2022.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.THERAP.2021.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606198v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference values for the external genitalia of full-term and pre-term female neonates</w:t>
               </w:r>
@@ -2153,672 +2153,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population pharmacokinetic model for escitalopram and its major metabolite in depressive patients during the perinatal period: Prediction of infant drug exposure through breast milk</w:t>
+                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Weisskopf</w:t>
+                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Guidi</w:t>
+                <w:t xml:space="preserve">Anne Beissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fischer</w:t>
+                <w:t xml:space="preserve">Philippe Vo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Bickle Graz</w:t>
+                <w:t xml:space="preserve">Marine Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Beaufils</w:t>
+                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86 (8), pp.1642-1653. </w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.14278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949830v1</w:t>
+                <w:t xml:space="preserve">hal-04775417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse events related to ibuprofen treatment for patent ductus arteriosus in premature neonates</w:t>
+                <w:t xml:space="preserve">Single-Dose Nirsevimab for Prevention of RSV in Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ndour</w:t>
+                <w:t xml:space="preserve">M. Pamela Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouamari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Plaisant</w:t>
+                <w:t xml:space="preserve">Therese Takas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Domachowske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Madhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2020.08.007⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 383 (5), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1913556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493680v1</w:t>
+                <w:t xml:space="preserve">hal-04776671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Dose Nirsevimab for Prevention of RSV in Preterm Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A population pharmacokinetic model for escitalopram and its major metabolite in depressive patients during the perinatal period: Prediction of infant drug exposure through breast milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Weisskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pamela Griffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuan Yuan</w:t>
+                <w:t xml:space="preserve">Myriam Bickle Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Takas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shabir Madhi</w:t>
+                <w:t xml:space="preserve">Etienne Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 383 (5), pp.415-425. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (8), pp.1642-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1913556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776671v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
+                <w:t xml:space="preserve">Adverse events related to ibuprofen treatment for patent ductus arteriosus in premature neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
+                <w:t xml:space="preserve">D. Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beissel</w:t>
+                <w:t xml:space="preserve">H. Bouamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vo Van</w:t>
+                <w:t xml:space="preserve">J. Berthiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Butin</w:t>
+                <w:t xml:space="preserve">O. Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
+                <w:t xml:space="preserve">F. Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.452 - 455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2020.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775417v1</w:t>
+                <w:t xml:space="preserve">hal-03493680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ultrasonography in the assessment of correct endotracheal tube placement in neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire‐sophie Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stacoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Paediatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109 (5), pp.1057-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apa.15097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836878v1</w:t>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postsurgery analgesic and sedative drug use in a French neonatal intensive care unit: A single-center retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benahmed-Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective determination of citalopram and desmethylcitalopram in human plasma and breast milk by liquid chromatography tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Weisskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Panchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,50 +3326,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 500, pp.336-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -3383,165 +3395,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions accidentelles à des toxiques chez les enfants - Étude des données de plusieurs sources de recours aux soins entre 2014 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tournoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0084, Anses. 2024, 233 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04563165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3609,51 +3621,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF336DA8"/>
+    <w:nsid w:val="97F5799B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3840,51 +3852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nguyenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGT-1300-2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Jaberi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesse Boussaha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HEALTHCARE12020208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drysdale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Cathie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flamein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Knuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Collins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim&#8208;an Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14700" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sim&#245;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Madhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Atanasova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Bosheva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00321-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane Nu&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baca Cots" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2214773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Webbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Baba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Butcher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stallwood" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/PEDS.2022-060765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domachowske" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Caba&#241;as" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JPIDS/PIAD052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/PEDS.2022-060751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hammitt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dagan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2110275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Arab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roubi Kilo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2021.12.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A.F. Sim&#245;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMC2112186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pages" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bounabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietou Ndiaye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2021.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fretes-Bonett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2022.01.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-An Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plaisant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baya Prudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-318090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim An Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mimouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2021.01.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weisskopf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bickle Graz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaufils" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14278" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ndour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouamari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaisant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.08.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pamela Griffin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Takas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1913556" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Canat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boussageon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Adelaide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.04.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Panchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grosjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hasco&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.08.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lajoinie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mimouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.048" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tournoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Azzouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boels" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nguyenan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGT-1300-2022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Jaberi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesse Boussaha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HEALTHCARE12020208" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drysdale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Cathie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Flamein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Knuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Collins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2309189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382548v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Gauthier-Moulinier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim&#8208;an Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14700" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sim&#245;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Madhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Atanasova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Bosheva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00321-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Webbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Baba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Butcher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stallwood" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/PEDS.2022-060765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane Nu&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baca Cots" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2214773" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domachowske" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Caba&#241;as" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Furuno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JPIDS/PIAD052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/PEDS.2022-060751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Arab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roubi Kilo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2021.12.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hammitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2110275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A.F. Sim&#245;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMC2112186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portefaix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fretes-Bonett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2022.01.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pages" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Bounabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietou Ndiaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.THERAP.2021.12.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Castets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-An Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plaisant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Baya Prudon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/archdischild-2019-318090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549757v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim An Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Mimouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2021.01.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;sophie Descamps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beissel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vo Van" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Butin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stacoffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pamela Griffin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Takas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1913556" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Weisskopf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fischer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bickle Graz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaufils" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14278" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ndour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouamari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plaisant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2020.08.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benahmed-Canat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabilloud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2019.02.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Berthod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boussageon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Adelaide" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2017.04.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Panchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grosjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hasco&#235;t" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.08.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053615v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lajoinie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mimouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.01.048" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJL3BM90-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tournoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Azzouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beltzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>