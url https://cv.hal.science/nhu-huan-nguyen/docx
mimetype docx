--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -530,589 +530,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Coupling Matrix Synthesis for Cruciform Couplers and Its Applications in AFSIW Nolen Matrix Design</w:t>
+                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Giang Do</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Huan Nguyen</w:t>
+                <w:t xml:space="preserve">Rim Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Thuy Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Tenth International Conference on Communications and Electronics (ICCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCE62051.2024.10634731⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887889v1</w:t>
+                <w:t xml:space="preserve">hal-04765019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Czepl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Washington, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toujours plus haut, Toujours plus loin ou Thingsat : un véhicule de recherche pour l’expérimentation in-vivo ouverte de l’Internet des Objets par Satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Donsez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphand Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[CyberSkills] Workshop : Distribution sécurisée du Temps et Systèmes spatiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General Coupling Matrix Synthesis for Cruciform Couplers and Its Applications in AFSIW Nolen Matrix Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
+                <w:t xml:space="preserve">Thu Giang Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+                <w:t xml:space="preserve">Minh Thuy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.349-352, </w:t>
+              <w:t xml:space="preserve">2024 Tenth International Conference on Communications and Electronics (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Danang, Vietnam. pp.195-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCE62051.2024.10634731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765019v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">None-radiative Method to Characterize Paper Substrates at mmWave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thuy Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Advanced Technologies for Communications (ATC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Da Nang, France. pp.517-520, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1198,51 +1198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Limoges, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1276,51 +1276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Transition from Microstrip to Slab Air-Filled Substrate Integrated Waveguide (SAFSIW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Limoges, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1432,51 +1432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thuy Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1777,307 +1777,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 90° Self-Compensating Slab Air-Filled Substrate Integrated Waveguide Phase Shifter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Huan Nguyen</w:t>
+                <w:t xml:space="preserve">Guide d’onde intégré au substrat creux à barreau diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Parment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175536v1</w:t>
+                <w:t xml:space="preserve">hal-02277086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’onde intégré au substrat creux à barreau diélectrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
+                <w:t xml:space="preserve">A 90° Self-Compensating Slab Air-Filled Substrate Integrated Waveguide Phase Shifter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Parment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277086v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab air-filled substrate integrated waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2180,51 +2180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance air-filled SIW technology for antenna beam forming networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-filled substrate integrated waveguide components : Design techniques and integration technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Université Grenoble Alpes [2020-..]; Polytechnique Montréal (Québec, Canada), 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021GRALT084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2560,51 +2560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Huan Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3062156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3031924" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2974993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887889v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thuy Le" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphand Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quang Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC58710.2023.10318910" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038524" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC55345.2022.9943028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC49196.2021.9714699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP53428.2021.9643964" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Parmentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439337" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03952211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Huan Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3062156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3031924" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2974993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphand Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thuy Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634731" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quang Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC58710.2023.10318910" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038524" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC55345.2022.9943028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC49196.2021.9714699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP53428.2021.9643964" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Parmentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439337" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03952211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>