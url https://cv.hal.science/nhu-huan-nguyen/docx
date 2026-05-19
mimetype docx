--- v1 (2026-04-11)
+++ v2 (2026-05-19)
@@ -530,403 +530,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
+                <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Berro</w:t>
+                <w:t xml:space="preserve">Klaus Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
+                <w:t xml:space="preserve">Ferdinand Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">David Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Czepl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732825⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765019v1</w:t>
+                <w:t xml:space="preserve">hal-04974462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toujours plus haut, Toujours plus loin ou Thingsat : un véhicule de recherche pour l’expérimentation in-vivo ouverte de l’Internet des Objets par Satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Keil</w:t>
+                <w:t xml:space="preserve">Didier Donsez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Riehl</w:t>
+                <w:t xml:space="preserve">Alphand Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t>
+                <w:t xml:space="preserve">Florent Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaus Czepl</w:t>
+                <w:t xml:space="preserve">Léo Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">[CyberSkills] Workshop : Distribution sécurisée du Temps et Systèmes spatiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974462v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toujours plus haut, Toujours plus loin ou Thingsat : un véhicule de recherche pour l’expérimentation in-vivo ouverte de l’Internet des Objets par Satellite</w:t>
+                <w:t xml:space="preserve">On The Use of Bio-sourced Substrate to Realize High Performance and Low Environmental Impact RF Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Donsez</w:t>
+                <w:t xml:space="preserve">Rim Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphand Olivier</w:t>
+                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dobler</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[CyberSkills] Workshop : Distribution sécurisée du Temps et Systèmes spatiaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786634v1</w:t>
+                <w:t xml:space="preserve">hal-04765019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Coupling Matrix Synthesis for Cruciform Couplers and Its Applications in AFSIW Nolen Matrix Design</w:t>
               </w:r>
@@ -1042,64 +1042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">None-radiative Method to Characterize Paper Substrates at mmWave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Thuy Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1198,51 +1198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Limoges, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1276,51 +1276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Transition from Microstrip to Slab Air-Filled Substrate Integrated Waveguide (SAFSIW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Limoges, France. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1777,307 +1777,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’onde intégré au substrat creux à barreau diélectrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
+                <w:t xml:space="preserve">A 90° Self-Compensating Slab Air-Filled Substrate Integrated Waveguide Phase Shifter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Parment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277086v1</w:t>
+                <w:t xml:space="preserve">hal-02175536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 90° Self-Compensating Slab Air-Filled Substrate Integrated Waveguide Phase Shifter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Huan Nguyen</w:t>
+                <w:t xml:space="preserve">Guide d’onde intégré au substrat creux à barreau diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Parment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/MTT-S International Microwave Symposium - IMS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175536v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slab air-filled substrate integrated waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2180,51 +2180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance air-filled SIW technology for antenna beam forming networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-filled substrate integrated waveguide components : Design techniques and integration technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Huan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Université Grenoble Alpes [2020-..]; Polytechnique Montréal (Québec, Canada), 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021GRALT084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2560,51 +2560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Huan Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3062156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3031924" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2974993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphand Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thuy Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634731" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quang Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC58710.2023.10318910" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038524" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC55345.2022.9943028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC49196.2021.9714699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP53428.2021.9643964" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Parmentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439337" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03952211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Huan Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2021.3062156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3031924" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651596v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2020.2974993" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphand Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04765019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Berro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Huan Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thuy Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE62051.2024.10634731" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Quang Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC58710.2023.10318910" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038524" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATC55345.2022.9943028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMaRC49196.2021.9714699" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP53428.2021.9643964" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708707v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Parmentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439337" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03952211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>