--- v0 (2026-03-11)
+++ v1 (2026-04-02)
@@ -1170,2407 +1170,2390 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vMTR : Il rompit les topologies et les multiplia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient Orchestration and Placement of 5G Network Slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecília de Sousa Luz Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leguay Jérémie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 : 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery sur Somme, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026 - 27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029759v1</w:t>
+                <w:t xml:space="preserve">hal-05534823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
+                <w:t xml:space="preserve">Network Abstraction with Provisioning Guarantees for Multi-Domain Virtual Network Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amath Ndao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Yanis Achaichia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INOC 2026 - International Network Optimization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Liège (Belgique), Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317392v1</w:t>
+                <w:t xml:space="preserve">hal-05558514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Multi-Topology Routing for QoS Constraints</w:t>
+                <w:t xml:space="preserve">vMTR : Il rompit les topologies et les multiplia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leguay Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2024-2024 IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2025 : 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery sur Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453270v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement of Logical Functionalities in 5G/B5G Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adel Larabi</w:t>
+                <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FNFW 2023: IEEE Future Networks World Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FNWF58287.2023.10520419⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo, Norway. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379909v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Multi-Topology Routing for QoS Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
+              <w:t xml:space="preserve">NOMS 2024-2024 IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437928v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Resource Allocation in Low-to Medium-Load Regimes for Energy Minimization With C-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Alhajj</w:t>
+                <w:t xml:space="preserve">Placement of Logical Functionalities in 5G/B5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Ziazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2023: 26th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WPMC59531.2023.10338839⟩</w:t>
+              <w:t xml:space="preserve">FNFW 2023: IEEE Future Networks World Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Baltimore, MD, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FNWF58287.2023.10520419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357052v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200260⟩</w:t>
+              <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117608v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian relaxation for the design of virtual IGP topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio Resource Allocation in Low-to Medium-Load Regimes for Energy Minimization With C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Leguay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gao Zengde</w:t>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WPMC 2023: 26th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tampa, FL, United States. pp.27-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPMC59531.2023.10338839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595310v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation contrainte d'une politique d'équilibrage de charge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
+                <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221149v1</w:t>
+                <w:t xml:space="preserve">hal-04117608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes pour le problème de routage à délai variable</w:t>
+                <w:t xml:space="preserve">Lagrangian relaxation for the design of virtual IGP topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Zengde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875446v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structured Way of Dealing with Heterogeneous Live Streaming Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+                <w:t xml:space="preserve">Optimisation contrainte d'une politique d'équilibrage de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yassine Kamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3PGCIC - International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366221v1</w:t>
+                <w:t xml:space="preserve">hal-03221149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découpage rigide des réseaux 5G avec FlexE</w:t>
+                <w:t xml:space="preserve">Génération de colonnes pour le problème de routage à délai variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Medagliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119527v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Requirements for Reliable Service Function Chaining</w:t>
+                <w:t xml:space="preserve">The Structured Way of Dealing with Heterogeneous Live Streaming Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3PGCIC - International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Anvers, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921096v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes d'approximation pour le placement de chaînes de fonctions de services avec des contraintes d'ordre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découpage rigide des réseaux 5G avec FlexE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Medagliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774540v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Efficient Algorithms for Placement of Service Function Chains with Ordering Constraints</w:t>
+                <w:t xml:space="preserve">Resource Requirements for Reliable Service Function Chaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2018 - IEEE Conference on Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2018.8486275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921112v1</w:t>
+                <w:t xml:space="preserve">hal-01921096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation pour le Provisionnement de Chaînes de Services Réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmes d'approximation pour le placement de chaînes de fonctions de services avec des contraintes d'ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779589v1</w:t>
+                <w:t xml:space="preserve">hal-01774540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Energy Aware Routing closer to Reality with SDN Hybrid Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provably Efficient Algorithms for Placement of Service Function Chains with Ordering Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2017 - IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2018 - IEEE Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2018.8486275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595989v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Service Function Chain Provisioning</w:t>
+                <w:t xml:space="preserve">Optimisation pour le Provisionnement de Chaînes de Services Réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Network Optimization Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513747v1</w:t>
+                <w:t xml:space="preserve">hal-01779589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un système distribué de diffusion de vidéo en direct</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient Service Function Chain Provisioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Huin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">International Network Optimization Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305116v1</w:t>
+                <w:t xml:space="preserve">hal-01513747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINNIE : enfin un monde SDN sans (trop de) règles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Energy Aware Routing closer to Reality with SDN Hybrid Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Moulierac</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2017 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304687v1</w:t>
+                <w:t xml:space="preserve">hal-01595989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage vert et compression de règles SDN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Havet</w:t>
+                <w:t xml:space="preserve">Étude d'un système distribué de diffusion de vidéo en direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Truong Khoa Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148471v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too many SDN rules? Compress them with MINNIE</w:t>
+                <w:t xml:space="preserve">MINNIE : enfin un monde SDN sans (trop de) règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
@@ -3584,110 +3567,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moulierac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2015, San diego, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203020v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routage vert et compression de règles SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moulierac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Khoa Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Too many SDN rules? Compress them with MINNIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, San diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Repair Protocols for Live Video Streaming Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3703,51 +3919,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GLOBECOM 2015 - Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3757,51 +3973,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provably Efficient Algorithms for Placement of Service Function Chains with Ordering Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3810,103 +4026,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9141, Université Côte d'Azur, CNRS, I3S, France; Inria Sophia Antipolis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structured Way of Dealing with Heterogeneous Live Streaming Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3932,73 +4148,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9070, Inria Sophia Antipolis; Cnrs; Universite Cote d'Azur. 2017, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Energy Aware Routing closer to Reality with SDN Hybrid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4007,225 +4223,225 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9020, INRIA Sophia Antipolis - I3S; I3S. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Service Chains with Network Function Virtualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+                <w:t xml:space="preserve">Energy-Aware Routing in Software-Defined Networks with Table Compression (using Wildcard Rules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8979, Inria Sophia Antipolis; Université Côte d'Azur; Cnrs; Concordia University. 2016, pp.14</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moulierac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Khoa Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8897, INRIA Sophia Antipolis - I3S. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403936v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Service Function Chain Provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4264,178 +4480,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8980, Inria Sophia Antipolis; Université Côte d'Azur; Cnrs; Concordia University. 2016, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Routing in Software-Defined Networks with Table Compression (using Wildcard Rules)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient Service Chains with Network Function Virtualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8897, INRIA Sophia Antipolis - I3S. 2016</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8979, Inria Sophia Antipolis; Université Côte d'Azur; Cnrs; Concordia University. 2016, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296992v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINNIE: an SDN World with Few Compressed Forwarding Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4491,65 +4707,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8848, INRIA Sophia-Antipolis; I3S. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4617,51 +4833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DD2AE8F"/>
+    <w:nsid w:val="66A59CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4848,51 +5064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6370-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220252793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2321" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tomassilli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3578455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04000723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2833815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguay J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Ziazet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Larabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF58287.2023.10520419" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Zengde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Kamri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422774" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2018.8486275" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513747v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403967v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6370-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220252793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2321" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tomassilli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3578455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04000723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2833815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguay J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Ziazet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Larabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF58287.2023.10520419" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Zengde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Kamri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2018.8486275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403967v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>