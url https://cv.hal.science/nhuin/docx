--- v1 (2026-04-02)
+++ v2 (2026-05-13)
@@ -453,274 +453,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Network Service Placement Reconciling Optimality and Scalability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routing and slot allocation in 5G hard slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Taghavian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+                <w:t xml:space="preserve">Paolo Medagliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tnsm.2023.3284602⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.72-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2023.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367850v1</w:t>
+                <w:t xml:space="preserve">hal-04000723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing and slot allocation in 5G hard slicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Approach to Network Service Placement Reconciling Optimality and Scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Taghavian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Medagliani</w:t>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 201, pp.72-90. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.2218-2229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2023.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tnsm.2023.3284602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000723v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Routing in Software-Defined Network using Compression</w:t>
               </w:r>
@@ -1170,2747 +1170,2855 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Orchestration and Placement of 5G Network Slices</w:t>
+                <w:t xml:space="preserve">Cache ta topo, je place quand même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecília de Sousa Luz Almeida</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Yanis Achaichia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Texier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026 - 27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2026 — 28es Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534823v1</w:t>
+                <w:t xml:space="preserve">hal-05603097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Abstraction with Provisioning Guarantees for Multi-Domain Virtual Network Embedding</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Orchestration and Placement of 5G Network Slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Achaichia</w:t>
+                <w:t xml:space="preserve">Cecília de Sousa Luz Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INOC 2026 - International Network Optimization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Liège (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">ROADEF 2026 - 27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558514v1</w:t>
+                <w:t xml:space="preserve">hal-05534823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vMTR : Il rompit les topologies et les multiplia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network Abstraction with Provisioning Guarantees for Multi-Domain Virtual Network Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Achaichia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leguay Jérémie</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2025 : 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Saint Valery sur Somme, France</w:t>
+              <w:t xml:space="preserve">INOC 2026 - International Network Optimization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029759v1</w:t>
+                <w:t xml:space="preserve">hal-05558514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Off Unused Bands and Optimal DUs Placement on O-Ran Multi-Band System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amath Ndao</w:t>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 101st Vehicular Technology Conference (VTC2025-Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Oslo, Norway. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VTC2025-Spring65109.2025.11174438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Multi-Topology Routing for QoS Constraints</w:t>
+                <w:t xml:space="preserve">vMTR : Il rompit les topologies et les multiplia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leguay Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2024-2024 IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2025 : 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery sur Somme, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453270v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement of Logical Functionalities in 5G/B5G Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Multi-Topology Routing for QoS Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FNFW 2023: IEEE Future Networks World Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FNWF58287.2023.10520419⟩</w:t>
+              <w:t xml:space="preserve">NOMS 2024-2024 IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379909v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Placement of Logical Functionalities in 5G/B5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Ziazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
+              <w:t xml:space="preserve">FNFW 2023: IEEE Future Networks World Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Baltimore, MD, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FNWF58287.2023.10520419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437928v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Resource Allocation in Low-to Medium-Load Regimes for Energy Minimization With C-RAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Alhajj</w:t>
+                <w:t xml:space="preserve">Optimal DU placement in an O-RAN multi-band system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Amis</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2023: 26th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WPMC59531.2023.10338839⟩</w:t>
+              <w:t xml:space="preserve">CommNet 2023: 6th International Conference on Advanced Communication Technologies and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357052v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio Resource Allocation in Low-to Medium-Load Regimes for Energy Minimization With C-RAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amath Ndao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200260⟩</w:t>
+              <w:t xml:space="preserve">WPMC 2023: 26th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tampa, FL, United States. pp.27-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPMC59531.2023.10338839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117608v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian relaxation for the design of virtual IGP topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal placement of virtualized DUs in O-RAN architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gao Zengde</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTC2023-Spring: IEEE 97th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10200260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595310v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation contrainte d'une politique d'équilibrage de charge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian relaxation for the design of virtual IGP topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Zengde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221149v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de colonnes pour le problème de routage à délai variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation contrainte d'une politique d'équilibrage de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yassine Kamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Tran Anh Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Martin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875446v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structured Way of Dealing with Heterogeneous Live Streaming Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de colonnes pour le problème de routage à délai variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3PGCIC - International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366221v1</w:t>
+                <w:t xml:space="preserve">hal-02875446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découpage rigide des réseaux 5G avec FlexE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Structured Way of Dealing with Heterogeneous Live Streaming Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Medagliani</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+              <w:t xml:space="preserve">3PGCIC - International Conference on P2P, Parallel, Grid, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119527v1</w:t>
+                <w:t xml:space="preserve">hal-02366221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Requirements for Reliable Service Function Chaining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découpage rigide des réseaux 5G avec FlexE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Medagliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921096v1</w:t>
+                <w:t xml:space="preserve">hal-02119527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes d'approximation pour le placement de chaînes de fonctions de services avec des contraintes d'ordre</w:t>
+                <w:t xml:space="preserve">Resource Requirements for Reliable Service Function Chaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2018.8422774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774540v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Efficient Algorithms for Placement of Service Function Chains with Ordering Constraints</w:t>
+                <w:t xml:space="preserve">Algorithmes d'approximation pour le placement de chaînes de fonctions de services avec des contraintes d'ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2018 - IEEE Conference on Computer Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921112v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation pour le Provisionnement de Chaînes de Services Réseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provably Efficient Algorithms for Placement of Service Function Chains with Ordering Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2018 - IEEE Conference on Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2018.8486275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779589v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Service Function Chain Provisioning</w:t>
+                <w:t xml:space="preserve">Optimisation pour le Provisionnement de Chaînes de Services Réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Network Optimization Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513747v1</w:t>
+                <w:t xml:space="preserve">hal-01779589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Energy Aware Routing closer to Reality with SDN Hybrid Networks</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Service Function Chain Provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriana Rifai</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2017 - IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. pp.7</w:t>
+              <w:t xml:space="preserve">International Network Optimization Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595989v1</w:t>
+                <w:t xml:space="preserve">hal-01513747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un système distribué de diffusion de vidéo en direct</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Energy Aware Routing closer to Reality with SDN Hybrid Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2017 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapore, Singapore. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305116v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MINNIE : enfin un monde SDN sans (trop de) règles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriana Rifai</w:t>
+                <w:t xml:space="preserve">Étude d'un système distribué de diffusion de vidéo en direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304687v1</w:t>
+                <w:t xml:space="preserve">hal-01305116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routage vert et compression de règles SDN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Havet</w:t>
+                <w:t xml:space="preserve">MINNIE : enfin un monde SDN sans (trop de) règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moulierac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148471v1</w:t>
+                <w:t xml:space="preserve">hal-01304687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too many SDN rules? Compress them with MINNIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriana Rifai</w:t>
+                <w:t xml:space="preserve">Routage vert et compression de règles SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moulierac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Khoa Phan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2015, San diego, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203020v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Too many SDN rules? Compress them with MINNIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE GLOBECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, San diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of Repair Protocols for Live Video Streaming Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3919,51 +4027,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE GLOBECOM 2015 - Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3973,51 +4081,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provably Efficient Algorithms for Placement of Service Function Chains with Ordering Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4026,103 +4134,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9141, Université Côte d'Azur, CNRS, I3S, France; Inria Sophia Antipolis. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structured Way of Dealing with Heterogeneous Live Streaming Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4148,73 +4256,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tomassilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9070, Inria Sophia Antipolis; Cnrs; Universite Cote d'Azur. 2017, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Energy Aware Routing closer to Reality with SDN Hybrid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4223,225 +4331,225 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9020, INRIA Sophia Antipolis - I3S; I3S. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Routing in Software-Defined Networks with Table Compression (using Wildcard Rules)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient Service Chains with Network Function Virtualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8897, INRIA Sophia Antipolis - I3S. 2016</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8979, Inria Sophia Antipolis; Université Côte d'Azur; Cnrs; Concordia University. 2016, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296992v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Service Function Chain Provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4480,178 +4588,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jaumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8980, Inria Sophia Antipolis; Université Côte d'Azur; Cnrs; Concordia University. 2016, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Service Chains with Network Function Virtualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tomassilli</w:t>
+                <w:t xml:space="preserve">Energy-Aware Routing in Software-Defined Networks with Table Compression (using Wildcard Rules)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8979, Inria Sophia Antipolis; Université Côte d'Azur; Cnrs; Concordia University. 2016, pp.14</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moulierac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Khoa Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8897, INRIA Sophia Antipolis - I3S. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403936v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MINNIE: an SDN World with Few Compressed Forwarding Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4707,65 +4815,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8848, INRIA Sophia-Antipolis; I3S. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4833,51 +4941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66A59CD0"/>
+    <w:nsid w:val="CD1E2C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6370-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220252793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2321" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tomassilli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3578455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04000723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.01.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2833815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguay J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Ziazet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Larabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF58287.2023.10520419" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Zengde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Kamri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119527v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2018.8486275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538587v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403967v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nhuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6370-5735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220252793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.2321" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tomassilli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rennes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3578455" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04000723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2023.01.008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04367850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Taghavian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnsm.2023.3284602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Phan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxy029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2833815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.04.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Achaichia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cec&#237;lia de Sousa Luz Almeida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05558514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Ndao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Spring65109.2025.11174438" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguay J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575472" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Ziazet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Larabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF58287.2023.10520419" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365282" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04357052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Alhajj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPMC59531.2023.10338839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04117608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10200260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Zengde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Kamri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Tran Anh Quang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02366221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422774" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2018.8486275" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01595989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403967v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>