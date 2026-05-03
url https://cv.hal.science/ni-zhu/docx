--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -194,352 +194,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Series Anomaly Detection for Sensor Data: Models, Metrics, and Methodologies - A Review</w:t>
+                <w:t xml:space="preserve">A Voting-Based Robust Estimator Aided by INS Redundancy for Tightly Coupled GNSS/INS Integration in Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+                <w:t xml:space="preserve">Yingying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Pascacio</w:t>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3616395⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2025.3560363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455366v1</w:t>
+                <w:t xml:space="preserve">hal-05044806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CarNet: A generative convolutional neural network-based line-of-sight/non-line-of-sight classifier for global navigation satellite systems by transforming multivariate time-series data into images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Series Anomaly Detection for Sensor Data: Models, Metrics, and Methodologies - A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pascacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110160⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, IEEE SENSORS JOURNAL, 25 (24), pp.43603-43619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3616395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953389v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voting-Based Robust Estimator Aided by INS Redundancy for Tightly Coupled GNSS/INS Integration in Urban Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CarNet: A generative convolutional neural network-based line-of-sight/non-line-of-sight classifier for global navigation satellite systems by transforming multivariate time-series data into images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ruiwen HE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingying Jiang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145, pp.110160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2025.3560363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044806v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offsite evaluation of localization systems: criteria, systems and results from IPIN 2021-22 competitions</w:t>
               </w:r>
@@ -672,51 +672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Contained Pedestrian Navigation Fusing ML-selected GNSS Carrier Phase and Inertial Signals in Challenging Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Torres-Sospedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, IEEE Journal of Indoor and Seamless Positioning and Navigation, 1, pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1023,77 +1023,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Recent AI for Pedestrian Navigation With Wearable Inertial Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1274,51 +1274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero Velocity Detection without Motion Pre-classification: Uniform AI Model for All pedestrian Motions (UMAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1359,304 +1359,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Zero-Velocity Detection for Inertial Pedestrian Navigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dataset of the intermediate competition in Challenge MALIN: Indoor-outdoor inertial navigation system data for pedestrian and vehicle with high accuracy references in a context of firefighter scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Ricou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2999863⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879906v1</w:t>
+                <w:t xml:space="preserve">hal-03097476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of the intermediate competition in Challenge MALIN: Indoor-outdoor inertial navigation system data for pedestrian and vehicle with high accuracy references in a context of firefighter scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Machine Learning-Based Zero-Velocity Detection for Inertial Pedestrian Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sander Ricou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34, 14p. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2999863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097476v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Integrity Monitoring Schemes for Terrestrial Applications in Harsh Signal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Position Integrity in Urban Environments: A Review of Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,807 +1872,807 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GNSS LOS/NLOS Labeling Techniques Based on a 3D model and Sky View Imagery for Soft Mobility and Vehicle Data in Urban Areas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
+                <w:t xml:space="preserve">Anomaly Filtering for Pedestrian Dead Reckoning Using Segment-Based Autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zhu</w:t>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE’s Aerospace and Electronics Systems Society (AESS); The Institute of Navigation (ION), Apr 2025, Salt Lake City, United States. pp.1192-1203, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028354⟩</w:t>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.53-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116799v1</w:t>
+                <w:t xml:space="preserve">hal-05125123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step Detection Enhanced by Anomaly Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zhu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Feigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Applied Sensing Conference (APSCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jan 2025, Hyderabad, India. pp. 223-226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APSCON63569.2025.11144204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Filtering for Pedestrian Dead Reckoning Using Segment-Based Autoencoders</w:t>
+                <w:t xml:space="preserve">A Simplified Solution Separation Method for GNSS Fault Detection in Challenging Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+                <w:t xml:space="preserve">Yingying Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028276⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Localization and GNSS (ICL-GNSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125123v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Solution Separation Method for GNSS Fault Detection in Challenging Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">GNSS Fault Rejection Using Robust Kalman Filter with Integrity Indicator-Constrained Innovation Adaptive Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Localization and GNSS (ICL-GNSS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046036⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Salt Lake City, United States. pp.1447-1454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147267v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Fault Rejection Using Robust Kalman Filter with Integrity Indicator-Constrained Innovation Adaptive Adjustment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison of GNSS LOS/NLOS Labeling Techniques Based on a 3D model and Sky View Imagery for Soft Mobility and Vehicle Data in Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Apr 2025, Salt Lake City, United States. pp.1447-1454, </w:t>
+              <w:t xml:space="preserve">, IEEE’s Aerospace and Electronics Systems Society (AESS); The Institute of Navigation (ION), Apr 2025, Salt Lake City, United States. pp.1192-1203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125021v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2022 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+                <w:t xml:space="preserve">MAPIN: Mobility Adapted Pedestrian Inertial Navigation Using Smartphones for Enhanced Travel of the Visually Impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10497364⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414026v1</w:t>
+                <w:t xml:space="preserve">hal-04951995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPIN: Mobility Adapted Pedestrian Inertial Navigation Using Smartphones for Enhanced Travel of the Visually Impaired</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2022 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IPIN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wuhan university, Sep 2022, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10497364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951995v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Sensors Measurements in Consumer-Grade Android Wearables for Robust Positioning Applications</w:t>
               </w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ometov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2021 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,77 +2935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cohoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire So-MSH! - Printemps de la Donnée 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange-Guépin (UAR 3491); Laboratoire Ambiances, Architectures, Urbanités (AAU) - CRENAU, Apr 2024, Nantes, France</w:t>
@@ -3028,191 +3028,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Portfolio of Machine Learning-Based GNSS LOS/NLOS Classification in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Belemoualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zhu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Oct 2023, Vienna, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110732v1</w:t>
+                <w:t xml:space="preserve">hal-04411432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2023 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,1076 +3217,1093 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fraunhofer Institute, Sep 2023, Nuremberg, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8399764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Min Wang</w:t>
+                <w:t xml:space="preserve">A Computer Vision Approach for Pedestrian Walking Direction Estimation with Wearable Inertial Sensors: PatternNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Apr 2023, Monterey, CA, United States. pp.691-699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/plans53410.2023.10140028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04372668v1</w:t>
+                <w:t xml:space="preserve">hal-04152049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer Vision Approach for Pedestrian Walking Direction Estimation with Wearable Inertial Sensors: PatternNet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraunhofer Institute for Integrated Circuits IIS, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/plans53410.2023.10140028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04152049v1</w:t>
+                <w:t xml:space="preserve">hal-04372668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIGHT-PDR: Light Indoor GNSS Carrier Phase Positioning with Machine Learning and Inertial Signal Fusion for Pedestrian Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Portfolio of Machine Learning-Based GNSS LOS/NLOS Classification in Urban Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigations on pedestrian long-term trajectory prediction based on AI and environmental maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE SENSORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325153⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; ION, Apr 2023, Monterrey (Mexique), Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411432v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on pedestrian long-term trajectory prediction based on AI and environmental maps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Bouronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute of Navigation (Manassas, Etats-Unis), Apr 2023, Monterey, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414645v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPICURE Project – A Step Further Towards EGNOS use in Payment Liability Critical Applications for users in Road Insurance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Survey on Artificial Intelligence for Pedestrian Navigation with Wearable Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2022.18175⟩</w:t>
+              <w:t xml:space="preserve">IPIN2022, International Conference on Indoor Positioning and Indoor Navigation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aerospace Information Research Institute, Chinese Academy of Sciences, Sep 2022, PEKIN, China. 9 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9918136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469902v1</w:t>
+                <w:t xml:space="preserve">hal-03781496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-mounted INS for Resilient Real-time Positioning of Soldiers in Non-collaborative Indoor Surroundings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">EPICURE Project – A Step Further Towards EGNOS use in Payment Liability Critical Applications for users in Road Insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Frenkiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ichard</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Porfili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation, IPIN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. 8p, </w:t>
+              <w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ION, Jan 2022, Long Beach, United States. pp.292-309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2022.18175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522597v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Artificial Intelligence for Pedestrian Navigation with Wearable Inertial Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+                <w:t xml:space="preserve">Foot-mounted INS for Resilient Real-time Positioning of Soldiers in Non-collaborative Indoor Surroundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN2022, International Conference on Indoor Positioning and Indoor Navigation 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aerospace Information Research Institute, Chinese Academy of Sciences, Sep 2022, PEKIN, China. 9 p, </w:t>
+              <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation, IPIN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. 8p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9918136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN51156.2021.9662561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781496v2</w:t>
+                <w:t xml:space="preserve">hal-03522597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity Protection Level for Wearable Devices on TDCP-based Pedestrian Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4376,51 +4376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4480,77 +4480,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Impact of Outfits on AI-Based Pedestrian Dead Reckoning with a Wearable Inertial Sensor Placed in the Pocket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamless Indoor-Outdoor Infrastructure-free Navigation for Pedestrians and Vehicles with GNSS-aided Foot-mounted IMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,51 +4692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe satellite-based localization of the train thanks to a combination of accuracy enhancement and fault detection and exclusion schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,57 +4781,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Integrity Enhancement for Urban Transport Applications by Error Characterization and Fault Detection and Exclusion (FDE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extended Kalman Filter (EKF) Innovation-based Integrity Monitoring Scheme with C/N0 Weighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,103 +4843,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géolocalisation et Navigation dans l&amp;apos;Espace et le Temps, Journées Scientifiques 2018 de l&amp;apos;URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 11p</w:t>
+              <w:t xml:space="preserve">IEEE RTSI 2018, 4th International Forum on Research and Technologies for Society and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757326v2</w:t>
+                <w:t xml:space="preserve">hal-01903790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Kalman Filter (EKF) Innovation-based Integrity Monitoring Scheme with C/N0 Weighting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">GNSS Integrity Enhancement for Urban Transport Applications by Error Characterization and Fault Detection and Exclusion (FDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,280 +4951,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RTSI 2018, 4th International Forum on Research and Technologies for Society and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy. 6p</w:t>
+              <w:t xml:space="preserve">Géolocalisation et Navigation dans l&amp;apos;Espace et le Temps, Journées Scientifiques 2018 de l&amp;apos;URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903790v1</w:t>
+                <w:t xml:space="preserve">hal-01757326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation algorithms including FDE for urban transport applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation integrity monitoring algorithm for urban transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2017 - Institute of navigation International Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
+              <w:t xml:space="preserve">Young researcher Seminar 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berlin, Germany. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936334v1</w:t>
+                <w:t xml:space="preserve">hal-01540826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation integrity monitoring algorithm for urban transport applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation algorithms including FDE for urban transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young researcher Seminar 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berlin, Germany. 19p</w:t>
+              <w:t xml:space="preserve">ION ITM 2017 - Institute of navigation International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540826v1</w:t>
+                <w:t xml:space="preserve">hal-01936334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation integrity monitoring algorithms for urban transport applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of BOC Modulation on GPS/Galileo Airborne Receiver Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Propagation Channel Modeling in Constrained Environments: Contribution to the Improvement of the Geolocation Service Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Université de Lille, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5611,51 +5611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="847EACF6"/>
+    <w:nsid w:val="DDC85AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5842,51 +5842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ni-zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4033-3558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pascacio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3616395" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ruiwen HE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044806v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Jiang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2025.3560363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3397229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ren Chien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Torres-Sospedra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23031445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3333852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Fu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3270123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3099860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ichard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ricou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106626" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994076" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2766768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Feigl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147267v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ometov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19675" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plans53410.2023.10140028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Belemoualem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325153" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Kaiser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139946" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delfour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Frenkiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Porfili" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18175" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662561" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781496v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918136" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS54081.2022.9797022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787763" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332217" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757326v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540826v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2016.13419" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01959797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ni-zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4033-3558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044806v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2025.3560363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pascacio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3616395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=ruiwen HE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3397229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ren Chien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Torres-Sospedra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23031445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3333852" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Fu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3270123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3099860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097476v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ichard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ricou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994076" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2766768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028276" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Feigl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786129" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grenier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ometov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19675" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Belemoualem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plans53410.2023.10140028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139946" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781496v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469902v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delfour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Frenkiel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Porfili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18175" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN51156.2021.9662561" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS54081.2022.9797022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787763" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414601v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332217" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757326v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936334v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2016.13419" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01959797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>