--- v0 (2026-03-16)
+++ v1 (2026-05-14)
@@ -72,1614 +72,1914 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment impliquer le public et les patient(e)s dans la recherche en prévention primaire: Perspectives internationales et leçons tirées du réseau de recherche en prévention primaire des cancers CANCEPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Addamiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117 (S1), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/s41997-025-01135-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptability and implementation potential of colorectal cancer screening and health literacy training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptability and implementation potential of colorectal cancer screening and health literacy training: A qualitative study among general practitioners in deprived areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Boirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rotily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0317910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0317910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptability and implementation potential of a health literacy intervention to increase colorectal cancer screening in deprived areas: A qualitative study of patients and general practitioners participating in a cluster randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Boirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Addamiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The level of education is associated with an anxiety-depressive state among men and women – findings from France during the first quarter of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">josephine klinkenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-16280-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptability of interventional materials: public participation in public health interventional research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lamouroux-Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Maria Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rotily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol.35, pp.159 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.232.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04547066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prognostic value of upper respiratory tract microbes in children presenting to primary care with respiratory infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke J Mcgeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah V Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas L Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.e0268131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0268131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus Sars-Cov-2 durant le confinement du printemps 2020 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.185-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of a health literacy intervention combining general practitioner training and a consumer facing intervention to improve colorectal cancer screening in underserved areas: protocol for a multicentric cluster randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rotily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Global and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-11565-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drug Use in Street Sex worKers (DUSSK) study: results of a mixed methods feasibility study of a complex intervention to reduce illicit drug use in drug dependent female sex workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kesten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myles-Jay Linton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Horwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.e036491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-036491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological considerations for assessing the effectiveness of peer-to-peer mental health support interventions among post-secondary students: a rapid review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tisseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémy Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Elyousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Pierre Crevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability and implementation potential of colorectal cancer screening and health literacy training</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">General practitioners' views on a health literacy intervention for colorectal cancer screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Addamiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04938809v1</w:t>
+              <w:t xml:space="preserve">International Conference on Communication in Healthcare ICCH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Saragosse, Spain. pp.108896, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2025.108897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability and implementation potential of colorectal cancer screening and health literacy training: A qualitative study among general practitioners in deprived areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Rotily</w:t>
+                <w:t xml:space="preserve">Colorectal cancer screening health litteracy intervention: patients and general practitioners views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh Redmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...1218 lines deleted...]
-                <w:t xml:space="preserve">hal-04840502v1</w:t>
+              <w:t xml:space="preserve">International Conference on Communication in Healthcare ICCH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Saragosse, Spain. pp.108897, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2025.108897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1826,51 +2126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Trudel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Elyousfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Crevier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazorla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lamouroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Boirot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rotily" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317910" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Casanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Di Giovanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01135-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=josephine klinkenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guillemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16280-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04547066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lamouroux-Delay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Maria Redmond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clastres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.232.0159" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04289457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Mcgeoch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah V Thornton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S Blair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Christensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L Turner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Redmond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11565-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Patel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kesten" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles-Jay Linton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-036491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oustric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam S&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Di Giovanni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/s41997-025-01135-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942191v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazorla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lamouroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Boirot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rotily" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0317910" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204036v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Casanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329639" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167806v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=josephine klinkenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guillemot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16280-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04547066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lamouroux-Delay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Maria Redmond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clastres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.232.0159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04289457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke J Mcgeoch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah V Thornton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S Blair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Christensen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas L Turner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Redmond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11565-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Patel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kesten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles-Jay Linton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Horwood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-036491" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Trudel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Elyousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Crevier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazorla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boirot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.108897" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casanova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>