--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -66,6790 +66,6924 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet Chemical Etching of GaAs Nanowires for Quantum Confinement</w:t>
+                <w:t xml:space="preserve">Ultrafast optical probing of hypersonic phonons in nanoscale GeTe films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Pelenc</w:t>
+                <w:t xml:space="preserve">Margherita Vittucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Alessandro Casto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lamirand</w:t>
+                <w:t xml:space="preserve">Martina Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.6c00461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c01292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535895v1</w:t>
+                <w:t xml:space="preserve">hal-05561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated X-Ray and Electron Microscopies of a Single Biphasic GaAs Nanowire</w:t>
+                <w:t xml:space="preserve">Wet Chemical Etching of GaAs Nanowires for Quantum Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dursap</w:t>
+                <w:t xml:space="preserve">Joséphine Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Labat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Anne Lamirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202500740⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (6), pp.2237-2243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c01292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247839v1</w:t>
+                <w:t xml:space="preserve">hal-05535895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms at the tip of internal fatigue cracks in vacuum and in the presence of an air environment in a Ti alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hébrard</w:t>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 193, pp.108729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated X-Ray and Electron Microscopies of a Single Biphasic GaAs Nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yige Yan</w:t>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Stephane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2500740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202500740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370586v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
+                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+                <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104804v1</w:t>
+                <w:t xml:space="preserve">hal-05370586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotopographical design and corrosion resistance improvement of Ti40Zr10Cu36Pd14 glassy alloy using alkaline chemical treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Douest</w:t>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Milena Giraldo-Osorno</w:t>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Galipaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1024, pp.180150. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.180150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119227v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t>
+                <w:t xml:space="preserve">Nanotopographical design and corrosion resistance improvement of Ti40Zr10Cu36Pd14 glassy alloy using alkaline chemical treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cravero</w:t>
+                <w:t xml:space="preserve">Kirti Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tomelleri</w:t>
+                <w:t xml:space="preserve">Yohan Douest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Paterson</w:t>
+                <w:t xml:space="preserve">Paula Milena Giraldo-Osorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Margueritat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.5c02186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1024, pp.180150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.180150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208190v1</w:t>
+                <w:t xml:space="preserve">hal-05119227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric fields, forces, and modification of the tunnel barrier during field electron emission and field evaporation from single-wall carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cravero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+                <w:t xml:space="preserve">M. Tomelleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Panciera</w:t>
+                <w:t xml:space="preserve">J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulven Rouille</w:t>
+                <w:t xml:space="preserve">J. Margueritat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Weng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorin Perisanu</w:t>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0004707⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (30), pp.15016-15024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.5c02186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295439v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric fields, forces, and modification of the tunnel barrier during field electron emission and field evaporation from single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Salami</w:t>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Marrot</w:t>
+                <w:t xml:space="preserve">Goulven Rouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Catherine Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Sorin Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (4), pp.043202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0004707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294059v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Single‐Pulse Laser‐Induced Phase Change of Sb 2 S 3 Thin Films: Multi‐Physics Modeling and Experimental Demonstrations</w:t>
+                <w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Laprais</w:t>
+                <w:t xml:space="preserve">Sana Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zrounba</w:t>
+                <w:t xml:space="preserve">Max Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouvier</w:t>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (28), pp.2401214. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202401214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711821v1</w:t>
+                <w:t xml:space="preserve">hal-05294059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects on the metamagnetic phase transition in a thick B2 FeRh nanocluster film</w:t>
+                <w:t xml:space="preserve">Reversible Single‐Pulse Laser‐Induced Phase Change of Sb 2 S 3 Thin Films: Multi‐Physics Modeling and Experimental Demonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Herrera</w:t>
+                <w:t xml:space="preserve">Capucine Laprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Robert</w:t>
+                <w:t xml:space="preserve">Clément Zrounba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gonzalez</w:t>
+                <w:t xml:space="preserve">Julien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schoeffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR00873A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (28), pp.2401214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202401214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613955v1</w:t>
+                <w:t xml:space="preserve">hal-04711821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite size effects on the metamagnetic phase transition in a thick B2 FeRh nanocluster film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Salami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Giordano</w:t>
+                <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fulcrand</w:t>
+                <w:t xml:space="preserve">Patrick Schoeffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mahonisi</w:t>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (24), pp.11679-11687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR00873A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505666v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field emission characterization of field-aligned carbon nanotubes synthesized in an environmental transmission electron microscope</w:t>
+                <w:t xml:space="preserve">Phonon-drag in a graphite channel buried in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Panciera</w:t>
+                <w:t xml:space="preserve">S. Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Florea</w:t>
+                <w:t xml:space="preserve">V.M. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ayari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorin Perisanu</w:t>
+                <w:t xml:space="preserve">R. Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahonisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0003413⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.107494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519935v1</w:t>
+                <w:t xml:space="preserve">hal-04505666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Strain and Defects at the Interfaces of Ultra‐Thin Hf 0.5 Zr 0.5 O 2 ‐Based Ferroelectric Capacitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field emission characterization of field-aligned carbon nanotubes synthesized in an environmental transmission electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Manchon</w:t>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+                <w:t xml:space="preserve">Anthony Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2300171. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (2), pp.022802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0003413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186567v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra‐Small YPO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; ‐YAG:Ce Composite Nanophosphors with a Photoluminescence Quantum Yield Exceeding 50%</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between Strain and Defects at the Interfaces of Ultra‐Thin Hf 0.5 Zr 0.5 O 2 ‐Based Ferroelectric Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202208055⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2300171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054279v1</w:t>
+                <w:t xml:space="preserve">hal-04186567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the synthesis of straight single wall carbon nanotubes directed by electric fields in an Environmental Transmission Electron Microscope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
+                <w:t xml:space="preserve">Ultra‐Small YPO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; ‐YAG:Ce Composite Nanophosphors with a Photoluminescence Quantum Yield Exceeding 50%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118272⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202208055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161302v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Characterization of Nanoalloys Mixing Gold or Silver With Aluminium or Indium: Evolution Under Various Reactive Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
+                <w:t xml:space="preserve">Observations of the synthesis of straight single wall carbon nanotubes directed by electric fields in an Environmental Transmission Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.118272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2FD00109H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753594v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and magnetic order in mass-selected large FeRh nanomagnets embedded in a carbon matrix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Optical Characterization of Nanoalloys Mixing Gold or Silver With Aluminium or Indium: Evolution Under Various Reactive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+                <w:t xml:space="preserve">Élise Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210290⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2FD00109H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679667v1</w:t>
+                <w:t xml:space="preserve">hal-03753594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of different amorphous carbon by low fluence laser irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Melinon</w:t>
+                <w:t xml:space="preserve">Chemical and magnetic order in mass-selected large FeRh nanomagnets embedded in a carbon matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.100195. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2022.100195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859200v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Properties of Silver-Indium and Silver-Aluminium Nanoalloys: Stability Against Oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of different amorphous carbon by low fluence laser irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ramade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
+                <w:t xml:space="preserve">Hatem Diaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Melinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210298⟩</w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2022.100195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772332v1</w:t>
+                <w:t xml:space="preserve">hal-03859200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Crut</w:t>
+                <w:t xml:space="preserve">Structural and Optical Properties of Silver-Indium and Silver-Aluminium Nanoalloys: Stability Against Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (7), pp.3606. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Materials for Energy Harvesting, Conversion, Storage, Environmental Engineering and Sustainability, 97, pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575182v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite phase control for self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Single Gold Nanocrystals by Inelastic Light Scattering Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vettori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Mariana Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Crut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abda75⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.3606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994566v1</w:t>
+                <w:t xml:space="preserve">hal-03575182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting thin film of glassy carbon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">Wurtzite phase control for self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (15), pp.155602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abda75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.066002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02813266v1</w:t>
+                <w:t xml:space="preserve">hal-02994566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+                <w:t xml:space="preserve">Revisiting thin film of glassy carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Diaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashank Mishra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">António Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics3040041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (6), pp.066002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.066002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093491v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial lift-off of InGaAs solar cells from InP substrate using a strained AlAs/InAlAs superlattice as a novel sacrificial layer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">Alexandre Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Leclercq</w:t>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brottet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Volatier</w:t>
+                <w:t xml:space="preserve">Shashank Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.02.013⟩</w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics3040041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071796v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation induces plasticity with negligible damage in ceria-stabilized zirconia-based ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial lift-off of InGaAs solar cells from InP substrate using a strained AlAs/InAlAs superlattice as a novel sacrificial layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alethea Liens</w:t>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Reveron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">J.L. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanni Lughi</w:t>
+                <w:t xml:space="preserve">S. Brottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.10.046⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371741v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering defect in large diameter titanium-doped sapphire crystals grown by the Kyropoulos technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transformation induces plasticity with negligible damage in ceria-stabilized zirconia-based ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
+                <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+                <w:t xml:space="preserve">Helen Reveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Benamara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Vanni Lughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.412-419. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.261-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CE02004J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380281v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ag@SiO 2 core-shell nanoparticles on the photoelectric current of plasmonic inverted organic solar cells</w:t>
+                <w:t xml:space="preserve">Scattering defect in large diameter titanium-doped sapphire crystals grown by the Kyropoulos technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kekeli N'Konou</w:t>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Chalh</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 239, pp.22 - 28. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.412-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2018.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CE02004J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757620v1</w:t>
+                <w:t xml:space="preserve">hal-02380281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium-oxide nanoparticles for RRAM devices compatible with CMOS back-end-off-line</w:t>
+                <w:t xml:space="preserve">Impact of Ag@SiO 2 core-shell nanoparticles on the photoelectric current of plasmonic inverted organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar A.A. León Pérez</w:t>
+                <w:t xml:space="preserve">Kekeli N'Konou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaïma Abouzaid</w:t>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Ayadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solene Brottet</w:t>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.011⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.22 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948065v1</w:t>
+                <w:t xml:space="preserve">hal-01757620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indium-oxide nanoparticles for RRAM devices compatible with CMOS back-end-off-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar A.A. León Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Shin</w:t>
+                <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cornelius</w:t>
+                <w:t xml:space="preserve">Oumaïma Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Labat</w:t>
+                <w:t xml:space="preserve">Khaled Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lauraux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-I. Richard</w:t>
+                <w:t xml:space="preserve">Solene Brottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576718004910⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821024v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Tlili</w:t>
+                <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pailhes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Debord</w:t>
+                <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Ruta</w:t>
+                <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -J. Gravier</w:t>
+                <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.781-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576718004910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914099v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-selective purification of gold nanorods with low aspect ratio using a simple centrifugation method</w:t>
+                <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Boksebeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Amani Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Jaffal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Pailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -J. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13404-017-0197-9⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701524v1</w:t>
+                <w:t xml:space="preserve">hal-01914099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape-selective purification of gold nanorods with low aspect ratio using a simple centrifugation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">Maxime Boksebeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
+              <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13404-017-0197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849337v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Stolz</w:t>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01376602v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of an epitaxial shell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Guan</w:t>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Botella</w:t>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.15637. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.198 - 208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6NR04817J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489104v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial collapse of carbon nanotubes for conductivity optimized polymer composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of an epitaxial shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Adessi</w:t>
+                <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.15637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6NR04817J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984822v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic enhancement of Eu:Y2O3 luminescence by Al percolated layer.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radial collapse of carbon nanotubes for conductivity optimized polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Moine</w:t>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/9/095701⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308148v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam assisted field evaporation of insulating nanowires/tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vincent</w:t>
+                <w:t xml:space="preserve">Plasmonic enhancement of Eu:Y2O3 luminescence by Al percolated layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">May Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921166⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.095701-095701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/9/095701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308173v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and morphology of Ge nanowires on Si(001): Importance of the Ge islands on the growth direction and twin formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudaa</w:t>
+                <w:t xml:space="preserve">Electron beam assisted field evaporation of insulating nanowires/tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Siria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
+                <w:t xml:space="preserve">Antoine Niguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+                <w:t xml:space="preserve">May Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117, pp.055302. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.193102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4907684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4921166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489327v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t>
+                <w:t xml:space="preserve">Structure and morphology of Ge nanowires on Si(001): Importance of the Ge islands on the growth direction and twin formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Frédéric Boudaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Yuan</w:t>
+                <w:t xml:space="preserve">A. Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.055302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4907684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226846v1</w:t>
+                <w:t xml:space="preserve">hal-01489327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic bipyramids for fluorescence enhancement and protection against photobleaching</w:t>
+                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Navarro</w:t>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lerouge</w:t>
+                <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Micouin</w:t>
+                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cepraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Favier</w:t>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr06425e⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984809v1</w:t>
+                <w:t xml:space="preserve">hal-01226846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped silicon nanoparticles dispersed in nonpolar liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic bipyramids for fluorescence enhancement and protection against photobleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
+                <w:t xml:space="preserve">F. Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Alekseev</w:t>
+                <w:t xml:space="preserve">G. Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
+                <w:t xml:space="preserve">C. Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-9-94⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.5138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr06425e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885552v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugation of TEM-EDX and optical spectroscopy tools for the localization of Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; dopants in laser glass ceramics composed of MgAl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; spinel nano-crystals embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped silicon nanoparticles dispersed in nonpolar liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
+                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guyot</w:t>
+                <w:t xml:space="preserve">Sergey Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guzik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Epicier</w:t>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC01344A⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-9-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984826v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reconstruction and optical absorption changes for Ge nanoclusters grown on chemically oxidized Si(1 0 0) surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conjugation of TEM-EDX and optical spectroscopy tools for the localization of Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; dopants in laser glass ceramics composed of MgAl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; spinel nano-crystals embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lysenko</w:t>
+                <w:t xml:space="preserve">G. Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kondratenko</w:t>
+                <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Kozyrev</w:t>
+                <w:t xml:space="preserve">M. Guzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kladko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y Gomeniuk</w:t>
+                <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/28/8/085009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (44), pp.9385-9397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC01344A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232420v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PEGylated gold nanostars and bipyramids for intracellular uptake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface reconstruction and optical absorption changes for Ge nanoclusters grown on chemically oxidized Si(1 0 0) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien R G Navarro</w:t>
+                <w:t xml:space="preserve">S Kondratenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Manchon</w:t>
+                <w:t xml:space="preserve">Y Kozyrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
+                <w:t xml:space="preserve">V Kladko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas P Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Marotte</w:t>
+                <w:t xml:space="preserve">Y Gomeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/46/465602⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (8), pp.085009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/28/8/085009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01290855v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of individual anatase TiO 2 nanowires investigated by field emission in a transmission electron microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of PEGylated gold nanostars and bipyramids for intracellular uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien R G Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+                <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">May Choueib</w:t>
+                <w:t xml:space="preserve">Nicholas P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3668121⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (46), pp.465602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/46/465602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597176v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Copper Phthalocyanine-Sensitized Multiwall Carbon Nanotube Films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical properties of individual anatase TiO 2 nanowires investigated by field emission in a transmission electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Miller</w:t>
+                <w:t xml:space="preserve">Jun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ravi P. Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Choueib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (11), pp.6424-6430. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la070156d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.3668121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01984763v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical reflectance anisotropy of Ag(110): Evidence for contributions from surface-modified bulk band transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured Copper Phthalocyanine-Sensitized Multiwall Carbon Nanotube Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martin</w:t>
+                <w:t xml:space="preserve">Vlad Stolojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanchard</w:t>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weightman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ravi P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.115403⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (11), pp.6424-6430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la070156d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984819v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-wall carbon nanotube–molecular semiconductor composite for bi-layer organic solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miller</w:t>
+                <w:t xml:space="preserve">Optical reflectance anisotropy of Ag(110): Evidence for contributions from surface-modified bulk band transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R.P. Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weightman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roseburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.07.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01984814v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A multi-wall carbon nanotube–molecular semiconductor composite for bi-layer organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R.P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1-2), pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structural and optoelectronic properties of C60 rods obtained via a rapid synthesis route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizheng Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Curry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lok Cee Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (37), pp.3715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B609074E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6859,3410 +6993,3410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly soft nanoimprinting of TiO2 nanostructures with a large range of pattern heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiru Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco California, United States. pp.1289809, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3000169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering: effect of high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIEC 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lausane, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAG:Ce-YPO4 ultra-small colloidal nanocomposite with photoluminescence quantum yield exceeding 50%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ovidiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the diameter of GaAs nanowires by wet chemical etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées scientifiques du groupe Francophone de densification des Matériaux par Frittage assisté sous Champ Electromagnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Munster, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Interfaces on the Enhanced Ferroelectricity of Ultra-Thin HZO-Based Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Segantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infante Ingrid C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-ISIF-PFM 2023 SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque français de mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined aberration-corrected STEM and synchrotron nano-diffraction for crystal phase engineering in GaAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-small YPO4-YAG: Ce composite nanophosphors with a photoluminescence quantum yield exceeding 50%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLGEL2022 - International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct in situ Electron Microscope synthesis of CNTs with applied electric Field and Field Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-R. Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 34th International Vacuum Nanoelectronics Conference (IVNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC52431.2021.9600790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Varsovie (VIRTUAL Conference), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference in Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Puerto Vallarta (Virtual Conference), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology of thin films of glassy carbon prepared by cluster deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Diaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Internation conference on carbon for Energy Storage and Environment Protection CESEP'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of hybrid GaAs core / shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PULSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Semiconducting core / piezoelectric shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MBE 2016, 19th International Conference on Molecular Beam Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PiezoNEMS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489060v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting core / piezoelectric shell nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PiezoNEMS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MBE 2016, 19th International Conference on Molecular Beam Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489081v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of core (GaAs) / shell (functional oxide) nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies d’orientations cristallines obtenues par série d’image ionique: technique iCHORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque SFµ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped Silicon nanoparticles dispersed in non-polar liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Small Science ICSS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence Nanothermometry of alkyl-capped Silicon nanoparticles dispersed in squalane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Ryabchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on small science (ICSS 2013), from 15 to 18 December 2013, Las Vegas, NV, USA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence thermometry with alkyl - terminated silicon nanoparticles dispersed in low - polar liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Ryabchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication - JNTE 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of semiconducting core / functional oxide shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PiezoNEMS'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of an industrial process to produce photovoltaic cells : benefits of a multi-techniques approach in a FIB (nano-machining, SEM imaging, 3D tomographic slicing, EDX and EBSD mapping, and TEM slabs preparation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of new phenomena in nanoelectromechanical systems and realization of a tunable nanoresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Paper Award, 9th International Conference on the Science and Application of Nanotubes (NT08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10272,779 +10406,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Diameter of GaAs Nanowires by Wet Chemical Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EuroMBE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Morphology of GaAs Nanowires by Wet Chemical Etching: Quantum Confinement and 1D Photonic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire week 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">AlAs/InAlAs superlattice sacrificial layer for epitaxial lift-off of solar cells within the InP lattice parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Concentrated PhotoVoltaics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ottawa, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073156v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlAs/InAlAs superlattice sacrificial layer for epitaxial lift-off of solar cells within the InP lattice parameter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+                <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Concentrated PhotoVoltaics Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ottawa, Canada. 2017</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701472v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ag@SiO2 coreshell nanoparticles on the photoelectric current of plasmonic inverted organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kekeli N'Konou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of heteroepitaxial shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11054,175 +11188,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB Design for Nanofluidic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poncharal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIB Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Springer International Publishing, pp.373-389, 2013, Lecture Notes in Nanoscale Science and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02874-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11232,130 +11366,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPAREIL DE SONDE ATOMIQUE TOMOGRAPHIQUE ET PROCÉDÉ D'ANALYSE D'UN ÉCHANTILLON ASSISTÉS PAR FAISCEAU DE PARTICULES, ET UTILISATION D'UN TEL PROCEDÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncharal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3027399 (A1). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11365,161 +11499,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size effects on the metamagnetic phase transition in a B2 FeRh nanocluster thick film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schöffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId394"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11666,51 +11800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Tiwari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Douest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Milena Giraldo-Osorno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295439v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rouille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Laprais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zrounba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161302v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118272" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00109H" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Diaf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813266v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.066002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chancerel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leclercq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brottet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volatier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.02.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.03.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A.A. Le&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Abouzaid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boksebeld" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-017-0197-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/9/095701" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308173v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921166" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01344A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232420v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kondratenko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kozyrev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kladko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gomeniuk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/8/085009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984763v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hatton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stolojan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravi P. Silva" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070156d" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ6RC1XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanchard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weightman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roseburgh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cole" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.115403" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.07.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613062R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Jin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Curry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cee Chong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B609074E" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6ZGVN0PM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000169" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906251v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645919v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovidiu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633144v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906291v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440298v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Zamfir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC52431.2021.9600790" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339872v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019354v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489060v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701391v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154671v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hajjaji" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ryabchikov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alekseev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863113v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392540v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincenta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Benoit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343866v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248262v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073156v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701472v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chancerel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652402v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489063v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977031v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siria" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_15" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HH51L2M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752083v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Tiwari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Douest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Milena Giraldo-Osorno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rouille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004707" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Laprais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zrounba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118272" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00109H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Diaf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100195" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.066002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chancerel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brottet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.02.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757620v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A.A. Le&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Abouzaid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boksebeld" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-017-0197-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/9/095701" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921166" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984826v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01344A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kondratenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kozyrev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kladko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gomeniuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/8/085009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hatton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stolojan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravi P. Silva" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070156d" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ6RC1XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weightman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roseburgh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cole" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.115403" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.07.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613062R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Jin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Curry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cee Chong" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B609074E" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6ZGVN0PM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785181v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000169" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645919v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovidiu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906291v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440298v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Zamfir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC52431.2021.9600790" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328858v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339872v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489060v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936285v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hajjaji" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ryabchikov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alekseev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392540v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincenta" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Benoit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343866v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701472v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chancerel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073156v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652402v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489063v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siria" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_15" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HH51L2M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752083v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>