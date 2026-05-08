--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -368,697 +368,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms at the tip of internal fatigue cracks in vacuum and in the presence of an air environment in a Ti alloy</w:t>
+                <w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hébrard</w:t>
+                <w:t xml:space="preserve">Sana Salami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+                <w:t xml:space="preserve">Max Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Weck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108729⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866962v1</w:t>
+                <w:t xml:space="preserve">hal-05294059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated X-Ray and Electron Microscopies of a Single Biphasic GaAs Nanowire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dursap</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202500740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247839v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yige Yan</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370586v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation mechanisms at the tip of internal fatigue cracks in vacuum and in the presence of an air environment in a Ti alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.108729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104804v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotopographical design and corrosion resistance improvement of Ti40Zr10Cu36Pd14 glassy alloy using alkaline chemical treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated X-Ray and Electron Microscopies of a Single Biphasic GaAs Nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirti Tiwari</w:t>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Douest</w:t>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Milena Giraldo-Osorno</w:t>
+                <w:t xml:space="preserve">Stephane Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Galipaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1024, pp.180150. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2500740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.180150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202500740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119227v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t>
               </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric fields, forces, and modification of the tunnel barrier during field electron emission and field evaporation from single-wall carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Nanotopographical design and corrosion resistance improvement of Ti40Zr10Cu36Pd14 glassy alloy using alkaline chemical treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+                <w:t xml:space="preserve">Kirti Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Panciera</w:t>
+                <w:t xml:space="preserve">Yohan Douest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulven Rouille</w:t>
+                <w:t xml:space="preserve">Paula Milena Giraldo-Osorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Weng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorin Perisanu</w:t>
+                <w:t xml:space="preserve">Jules Galipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0004707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1024, pp.180150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.180150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295439v1</w:t>
+                <w:t xml:space="preserve">hal-05119227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport and Seebeck measurements in highly disordered channels buried in diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric fields, forces, and modification of the tunnel barrier during field electron emission and field evaporation from single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Salami</w:t>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Marrot</w:t>
+                <w:t xml:space="preserve">Goulven Rouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Catherine Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Sorin Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168, pp.108029. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (4), pp.043202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2025.108029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0004707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294059v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Single‐Pulse Laser‐Induced Phase Change of Sb 2 S 3 Thin Films: Multi‐Physics Modeling and Experimental Demonstrations</w:t>
               </w:r>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field emission characterization of field-aligned carbon nanotubes synthesized in an environmental transmission electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Panciera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (2), pp.022802. </w:t>
@@ -1976,429 +1976,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Strain and Defects at the Interfaces of Ultra‐Thin Hf 0.5 Zr 0.5 O 2 ‐Based Ferroelectric Capacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of the synthesis of straight single wall carbon nanotubes directed by electric fields in an Environmental Transmission Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Segantini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202300171⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.118272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186567v1</w:t>
+                <w:t xml:space="preserve">hal-04161302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra‐Small YPO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; ‐YAG:Ce Composite Nanophosphors with a Photoluminescence Quantum Yield Exceeding 50%</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yige Yan</w:t>
+                <w:t xml:space="preserve">Interplay between Strain and Defects at the Interfaces of Ultra‐Thin Hf 0.5 Zr 0.5 O 2 ‐Based Ferroelectric Capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202208055⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2300171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202300171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054279v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the synthesis of straight single wall carbon nanotubes directed by electric fields in an Environmental Transmission Electron Microscope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Ultra‐Small YPO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; ‐YAG:Ce Composite Nanophosphors with a Photoluminescence Quantum Yield Exceeding 50%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yige Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costel Sorin Cojocaru</w:t>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 213, pp.118272. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202208055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161302v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Characterization of Nanoalloys Mixing Gold or Silver With Aluminium or Indium: Evolution Under Various Reactive Environments</w:t>
               </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control for self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,90 +3335,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (4), pp.507-520. </w:t>
@@ -3616,51 +3616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,3272 +3718,3284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering defect in large diameter titanium-doped sapphire crystals grown by the Kyropoulos technique</w:t>
+                <w:t xml:space="preserve">Impact of Ag@SiO 2 core-shell nanoparticles on the photoelectric current of plasmonic inverted organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
+                <w:t xml:space="preserve">Kekeli N'Konou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Benamara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.412-419. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.22 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CE02004J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380281v1</w:t>
+                <w:t xml:space="preserve">hal-01757620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ag@SiO 2 core-shell nanoparticles on the photoelectric current of plasmonic inverted organic solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering defect in large diameter titanium-doped sapphire crystals grown by the Kyropoulos technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Chalh</w:t>
+                <w:t xml:space="preserve">Guillaume Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjelil Nehari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.412-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE02004J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757620v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium-oxide nanoparticles for RRAM devices compatible with CMOS back-end-off-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar A.A. León Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Guenery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Abouzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Brottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143, pp.20-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Bragg coherent X-ray diffraction during tensile testing of an individual Au nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-I. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (3), pp.781-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600576718004910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal transport properties in amorphous/nanocrystalline metallic composites: A microscopic insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Ruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -J. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 136, pp.425-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-selective purification of gold nanorods with low aspect ratio using a simple centrifugation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boksebeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold Bulletin : The journal of gold science, technology and applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (1), pp.69-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13404-017-0197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becdelievre</w:t>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Meunier</w:t>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benali</w:t>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.198 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849337v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">X. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01376602v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of an epitaxial shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.15637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6NR04817J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial collapse of carbon nanotubes for conductivity optimized polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106, pp.64-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic enhancement of Eu:Y2O3 luminescence by Al percolated layer.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron beam assisted field evaporation of insulating nanowires/tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Alessandro Siria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Antoine Niguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/9/095701⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.193102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308148v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam assisted field evaporation of insulating nanowires/tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vincent</w:t>
+                <w:t xml:space="preserve">Structure and morphology of Ge nanowires on Si(001): Importance of the Ge islands on the growth direction and twin formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Choueib</w:t>
+                <w:t xml:space="preserve">A. Descamps-Mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benamrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4921166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.055302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4907684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308173v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and morphology of Ge nanowires on Si(001): Importance of the Ge islands on the growth direction and twin formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudaa</w:t>
+                <w:t xml:space="preserve">Plasmonic enhancement of Eu:Y2O3 luminescence by Al percolated layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4907684⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.095701-095701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/9/095701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489327v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic bipyramids for fluorescence enhancement and protection against photobleaching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped silicon nanoparticles dispersed in nonpolar liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lerouge</w:t>
+                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Micouin</w:t>
+                <w:t xml:space="preserve">Sergey Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cepraga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Favier</w:t>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr06425e⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-9-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984809v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped silicon nanoparticles dispersed in nonpolar liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic bipyramids for fluorescence enhancement and protection against photobleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
+                <w:t xml:space="preserve">F. Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Alekseev</w:t>
+                <w:t xml:space="preserve">G. Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
+                <w:t xml:space="preserve">C. Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-9-94⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.5138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr06425e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885552v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugation of TEM-EDX and optical spectroscopy tools for the localization of Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; dopants in laser glass ceramics composed of MgAl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; spinel nano-crystals embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alombert-Goget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (44), pp.9385-9397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4TC01344A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface reconstruction and optical absorption changes for Ge nanoclusters grown on chemically oxidized Si(1 0 0) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kondratenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Kozyrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kladko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Gomeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (8), pp.085009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0268-1242/28/8/085009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of PEGylated gold nanostars and bipyramids for intracellular uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien R G Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (46), pp.465602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/23/46/465602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of individual anatase TiO 2 nanowires investigated by field emission in a transmission electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/1.3668121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Copper Phthalocyanine-Sensitized Multiwall Carbon Nanotube Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical reflectance anisotropy of Ag(110): Evidence for contributions from surface-modified bulk band transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Stolojan</w:t>
+                <w:t xml:space="preserve">D. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Miller</w:t>
+                <w:t xml:space="preserve">N. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ravi P. Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Weightman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roseburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la070156d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01984763v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical reflectance anisotropy of Ag(110): Evidence for contributions from surface-modified bulk band transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured Copper Phthalocyanine-Sensitized Multiwall Carbon Nanotube Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanchard</w:t>
+                <w:t xml:space="preserve">Ross Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weightman</w:t>
+                <w:t xml:space="preserve">Vlad Stolojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roseburgh</w:t>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cole</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ravi P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (11), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (11), pp.6424-6430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.115403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la070156d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984819v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-wall carbon nanotube–molecular semiconductor composite for bi-layer organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1-2), pp.124-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physe.2006.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optoelectronic properties of C60 rods obtained via a rapid synthesis route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizheng Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Curry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lok Cee Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (37), pp.3715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B609074E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6993,431 +7005,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly soft nanoimprinting of TiO2 nanostructures with a large range of pattern heights</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Valour</w:t>
+                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering: effect of high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIEC 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lausane, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785181v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering: effect of high pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Eco-friendly soft nanoimprinting of TiO2 nanostructures with a large range of pattern heights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiru Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEC 18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco California, United States. pp.1289809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3000169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906251v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAG:Ce-YPO4 ultra-small colloidal nanocomposite with photoluminescence quantum yield exceeding 50%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ovidiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the diameter of GaAs nanowires by wet chemical etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7439,491 +7451,491 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on microstructure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Interfaces on the Enhanced Ferroelectricity of Ultra-Thin HZO-Based Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Segantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infante Ingrid C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journées scientifiques du groupe Francophone de densification des Matériaux par Frittage assisté sous Champ Electromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Munster, France</w:t>
+              <w:t xml:space="preserve">ISAF-ISIF-PFM 2023 SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906291v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Interfaces on the Enhanced Ferroelectricity of Ultra-Thin HZO-Based Tunnel Junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-ISIF-PFM 2023 SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">4ème journées scientifiques du groupe Francophone de densification des Matériaux par Frittage assisté sous Champ Electromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Munster, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195857v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque français de mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined aberration-corrected STEM and synchrotron nano-diffraction for crystal phase engineering in GaAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7968,484 +7980,484 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-small YPO4-YAG: Ce composite nanophosphors with a photoluminescence quantum yield exceeding 50%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOLGEL2022 - International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct in situ Electron Microscope synthesis of CNTs with applied electric Field and Field Emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vincent</w:t>
+                <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Panciera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.-R. Zamfir</w:t>
+                <w:t xml:space="preserve">Iuliia Dudko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 34th International Vacuum Nanoelectronics Conference (IVNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Varsovie (VIRTUAL Conference), Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440298v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires by molecular beam epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dursap</w:t>
+                <w:t xml:space="preserve">Direct in situ Electron Microscope synthesis of CNTs with applied electric Field and Field Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliia Dudko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">M.-R. Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 34th International Vacuum Nanoelectronics Conference (IVNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC52431.2021.9600790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351430v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8477,100 +8489,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8602,113 +8614,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference in Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Puerto Vallarta (Virtual Conference), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology of thin films of glassy carbon prepared by cluster deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Diaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,1676 +8739,1676 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Internation conference on carbon for Energy Storage and Environment Protection CESEP'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of hybrid GaAs core / shell nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Growth of core (GaAs) / shell (functional oxide) nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PULSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489098v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting core / piezoelectric shell nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth of hybrid GaAs core / shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Penuelas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PiezoNEMS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GDR PULSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489081v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Semiconducting core / piezoelectric shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Meunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MBE 2016, 19th International Conference on Molecular Beam Epitaxy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PiezoNEMS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489060v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of core (GaAs) / shell (functional oxide) nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">MBE 2016, 19th International Conference on Molecular Beam Epitaxy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701391v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies d’orientations cristallines obtenues par série d’image ionique: technique iCHORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque SFµ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped Silicon nanoparticles dispersed in non-polar liquids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence Nanothermometry of alkyl-capped Silicon nanoparticles dispersed in squalane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monnier</w:t>
+                <w:t xml:space="preserve">H Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ryabchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Small Science ICSS2013</w:t>
+              <w:t xml:space="preserve">International conference on small science (ICSS 2013), from 15 to 18 December 2013, Las Vegas, NV, USA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936285v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence Nanothermometry of alkyl-capped Silicon nanoparticles dispersed in squalane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G Guillot</w:t>
+                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped Silicon nanoparticles dispersed in non-polar liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bremond</w:t>
+                <w:t xml:space="preserve">Serguei Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on small science (ICSS 2013), from 15 to 18 December 2013, Las Vegas, NV, USA.</w:t>
+              <w:t xml:space="preserve">International Conference on Small Science ICSS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154671v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence thermometry with alkyl - terminated silicon nanoparticles dispersed in low - polar liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Ryabchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication - JNTE 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of semiconducting core / functional oxide shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PiezoNEMS'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of an industrial process to produce photovoltaic cells : benefits of a multi-techniques approach in a FIB (nano-machining, SEM imaging, 3D tomographic slicing, EDX and EBSD mapping, and TEM slabs preparation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of new phenomena in nanoelectromechanical systems and realization of a tunable nanoresonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vincenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perisanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Paper Award, 9th International Conference on the Science and Application of Nanotubes (NT08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10406,51 +10418,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Diameter of GaAs Nanowires by Wet Chemical Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10472,110 +10484,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EuroMBE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Morphology of GaAs Nanowires by Wet Chemical Etching: Quantum Confinement and 1D Photonic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pelenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10634,551 +10646,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire week 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlAs/InAlAs superlattice sacrificial layer for epitaxial lift-off of solar cells within the InP lattice parameter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendry</w:t>
+                <w:t xml:space="preserve">Impact of Ag@SiO2 coreshell nanoparticles on the photoelectric current of plasmonic inverted organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kekeli N'Konou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chalh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Concentrated PhotoVoltaics Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Ottawa, Canada. 2017</w:t>
+              <w:t xml:space="preserve">C'NANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701472v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Regreny</w:t>
+                <w:t xml:space="preserve">AlAs/InAlAs superlattice sacrificial layer for epitaxial lift-off of solar cells within the InP lattice parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N ) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Concentrated PhotoVoltaics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Ottawa, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073156v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ag@SiO2 coreshell nanoparticles on the photoelectric current of plasmonic inverted organic solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
+                <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N ) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652402v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of heteroepitaxial shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11188,175 +11200,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB Design for Nanofluidic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poncharal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIB Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Springer International Publishing, pp.373-389, 2013, Lecture Notes in Nanoscale Science and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-02874-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11366,130 +11378,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPAREIL DE SONDE ATOMIQUE TOMOGRAPHIQUE ET PROCÉDÉ D'ANALYSE D'UN ÉCHANTILLON ASSISTÉS PAR FAISCEAU DE PARTICULES, ET UTILISATION D'UN TEL PROCEDÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Siria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncharal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3027399 (A1). 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11499,51 +11511,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size effects on the metamagnetic phase transition in a B2 FeRh nanocluster thick film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11552,108 +11564,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schöffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11800,51 +11812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Tiwari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Douest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Milena Giraldo-Osorno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rouille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004707" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Laprais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zrounba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118272" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00109H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Diaf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100195" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.066002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chancerel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brottet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.02.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757620v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A.A. Le&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Abouzaid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701524v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boksebeld" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-017-0197-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308148v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/9/095701" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308173v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921166" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984826v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01344A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232420v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kondratenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kozyrev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kladko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gomeniuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/8/085009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984763v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hatton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stolojan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravi P. Silva" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070156d" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ6RC1XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weightman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roseburgh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cole" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.115403" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.07.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613062R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Jin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Curry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cee Chong" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B609074E" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6ZGVN0PM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785181v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000169" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645919v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovidiu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906291v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440298v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Zamfir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC52431.2021.9600790" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328858v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339872v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019354v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489060v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936285v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hajjaji" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ryabchikov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alekseev" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392540v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincenta" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Benoit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343866v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701472v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chancerel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073156v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652402v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489063v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977031v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siria" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_15" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HH51L2M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752083v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Tiwari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Douest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Milena Giraldo-Osorno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180150" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004707" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Laprais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zrounba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00109H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Diaf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100195" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.066002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chancerel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brottet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.02.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.03.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H89W2WK2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A.A. Le&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Abouzaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boksebeld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-017-0197-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921166" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308148v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/9/095701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984826v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01344A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kondratenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kozyrev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kladko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gomeniuk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/8/085009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanchard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weightman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roseburgh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cole" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.115403" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hatton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stolojan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravi P. Silva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070156d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ6RC1XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984814v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.07.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613062R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Jin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Curry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cee Chong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B609074E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6ZGVN0PM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785181v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000169" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645919v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovidiu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906291v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440298v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Zamfir" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC52431.2021.9600790" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339872v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701391v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154671v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hajjaji" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ryabchikov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alekseev" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863113v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392540v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincenta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248262v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652402v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701472v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chancerel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489063v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977031v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_15" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HH51L2M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752083v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>