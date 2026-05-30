--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
+                <w:t xml:space="preserve">Deformation mechanisms at the tip of internal fatigue cracks in vacuum and in the presence of an air environment in a Ti alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yige Yan</w:t>
+                <w:t xml:space="preserve">Louis Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Thierry Palin-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Arnaud Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.108729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370586v1</w:t>
+                <w:t xml:space="preserve">hal-04866962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlated X-Ray and Electron Microscopies of a Single Biphasic GaAs Nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2500740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202500740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104804v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms at the tip of internal fatigue cracks in vacuum and in the presence of an air environment in a Ti alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of high pressure on microstructure and mechanical and optical properties of nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Weck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108729⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (15), pp.117579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866962v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated X-Ray and Electron Microscopies of a Single Biphasic GaAs Nanowire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a non-epitaxial growth-detachment mechanism in seed-mediated glycothermal synthesis of colloidal garnet nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupraz</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Labat</w:t>
+                <w:t xml:space="preserve">Laurent Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.2500740. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.138097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.202500740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.138097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247839v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Resolution Brillouin Study of GeTe and Carbon-Doped GeTe Nanoscale Films: Implication for Thermoelectric and Memory Applications</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Milena Giraldo-Osorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1024, pp.180150. </w:t>
@@ -2250,77 +2250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra‐Small YPO &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; ‐YAG:Ce Composite Nanophosphors with a Photoluminescence Quantum Yield Exceeding 50%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Characterization of Nanoalloys Mixing Gold or Silver With Aluminium or Indium: Evolution Under Various Reactive Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical and magnetic order in mass-selected large FeRh nanomagnets embedded in a carbon matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Camus</w:t>
+                <w:t xml:space="preserve">Véronique Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pellarin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Boisron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2FD00109H⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022210290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753594v1</w:t>
+                <w:t xml:space="preserve">hal-03679667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and magnetic order in mass-selected large FeRh nanomagnets embedded in a carbon matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Robert</w:t>
+                <w:t xml:space="preserve">Structural and Optical Characterization of Nanoalloys Mixing Gold or Silver With Aluminium or Indium: Evolution Under Various Reactive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boisron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boisron</w:t>
+                <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.32. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022210290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2FD00109H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679667v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of different amorphous carbon by low fluence laser irradiation</w:t>
               </w:r>
@@ -2786,103 +2786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Optical Properties of Silver-Indium and Silver-Aluminium Nanoalloys: Stability Against Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Materials for Energy Harvesting, Conversion, Storage, Environmental Engineering and Sustainability, 97, pp.59. </w:t>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control for self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,90 +3335,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of High Pressure Spark Plasma Sintering on the Densification of a Nb-Doped TiO2 Nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashank Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (4), pp.507-520. </w:t>
@@ -3616,51 +3616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alethea Liens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Reveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,484 +4530,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
+                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Stolz</w:t>
+                <w:t xml:space="preserve">X. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">J. Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">B. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+                <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 107, pp.198 - 208. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2393 - 2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376602v1</w:t>
+                <w:t xml:space="preserve">hal-01849337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Core/SrTiO 3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of an epitaxial shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Guan</w:t>
+                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Becdelievre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+                <w:t xml:space="preserve">Geneviève Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b05182⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.15637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6NR04817J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849337v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of an epitaxial shell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Guan</w:t>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Grenet</w:t>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.198 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6NR04817J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01489104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial collapse of carbon nanotubes for conductivity optimized polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,161 +5078,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron beam assisted field evaporation of insulating nanowires/tubes</w:t>
+                <w:t xml:space="preserve">Plasmonic enhancement of Eu:Y2O3 luminescence by Al percolated layer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Siria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vincent</w:t>
+                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">May Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.193102. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.095701-095701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4921166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/9/095701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308173v1</w:t>
+                <w:t xml:space="preserve">hal-02308148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and morphology of Ge nanowires on Si(001): Importance of the Ge islands on the growth direction and twin formation</w:t>
               </w:r>
@@ -5346,204 +5346,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic enhancement of Eu:Y2O3 luminescence by Al percolated layer.</w:t>
+                <w:t xml:space="preserve">Electron beam assisted field evaporation of insulating nanowires/tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Abdellaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pereira</w:t>
+                <w:t xml:space="preserve">Alessandro Siria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Antoine Niguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">May Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.095701-095701. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.193102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/9/095701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4921166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308148v1</w:t>
+                <w:t xml:space="preserve">hal-02308173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,295 +5614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped silicon nanoparticles dispersed in nonpolar liquids</w:t>
+                <w:t xml:space="preserve">Plasmonic bipyramids for fluorescence enhancement and protection against photobleaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
+                <w:t xml:space="preserve">J. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Alekseev</w:t>
+                <w:t xml:space="preserve">F. Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
+                <w:t xml:space="preserve">G. Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cepraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-9-94⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.5138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr06425e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885552v1</w:t>
+                <w:t xml:space="preserve">hal-01984809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic bipyramids for fluorescence enhancement and protection against photobleaching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped silicon nanoparticles dispersed in nonpolar liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Micouin</w:t>
+                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cepraga</w:t>
+                <w:t xml:space="preserve">Sergey Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Favier</w:t>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (10), pp.5138. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3nr06425e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-9-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984809v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugation of TEM-EDX and optical spectroscopy tools for the localization of Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; dopants in laser glass ceramics composed of MgAl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; spinel nano-crystals embedded in SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glass</w:t>
               </w:r>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Choueib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), </w:t>
@@ -6430,432 +6430,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical reflectance anisotropy of Ag(110): Evidence for contributions from surface-modified bulk band transitions</w:t>
+                <w:t xml:space="preserve">Nanostructured Copper Phthalocyanine-Sensitized Multiwall Carbon Nanotube Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Martin</w:t>
+                <w:t xml:space="preserve">Ross Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Blanchard</w:t>
+                <w:t xml:space="preserve">Vlad Stolojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weightman</w:t>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roseburgh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ravi P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (11), pp.6424-6430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la070156d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.115403⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984819v1</w:t>
+                <w:t xml:space="preserve">hal-01984763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Copper Phthalocyanine-Sensitized Multiwall Carbon Nanotube Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-wall carbon nanotube–molecular semiconductor composite for bi-layer organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Hatton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Ravi P. Silva</w:t>
+                <w:t xml:space="preserve">S.R.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la070156d⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1-2), pp.124-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984763v1</w:t>
+                <w:t xml:space="preserve">hal-01984814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-wall carbon nanotube–molecular semiconductor composite for bi-layer organic solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Miller</w:t>
+                <w:t xml:space="preserve">Optical reflectance anisotropy of Ag(110): Evidence for contributions from surface-modified bulk band transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R.P. Silva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Roseburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.07.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01984814v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optoelectronic properties of C60 rods obtained via a rapid synthesis route</w:t>
               </w:r>
@@ -6880,51 +6880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Curry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lok Cee Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7013,407 +7013,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering: effect of high pressure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">YAG:Ce-YPO4 ultra-small colloidal nanocomposite with photoluminescence quantum yield exceeding 50%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ovidiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEC 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Lausane, Switzerland</w:t>
+              <w:t xml:space="preserve">ESPCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906251v1</w:t>
+                <w:t xml:space="preserve">hal-04645919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly soft nanoimprinting of TiO2 nanostructures with a large range of pattern heights</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Valour</w:t>
+                <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering: effect of high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIEC 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lausane, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3000169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04785181v1</w:t>
+                <w:t xml:space="preserve">hal-04906251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAG:Ce-YPO4 ultra-small colloidal nanocomposite with photoluminescence quantum yield exceeding 50%</w:t>
+                <w:t xml:space="preserve">Eco-friendly soft nanoimprinting of TiO2 nanostructures with a large range of pattern heights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yan</w:t>
+                <w:t xml:space="preserve">Huiru Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ovidiu</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mesbah</w:t>
+                <w:t xml:space="preserve">Nicolas Crespo-Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Khrouz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bouillet</w:t>
+                <w:t xml:space="preserve">Arnaud Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPCI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Francisco California, United States. pp.1289809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3000169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645919v1</w:t>
+                <w:t xml:space="preserve">hal-04785181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the diameter of GaAs nanowires by wet chemical etching</w:t>
               </w:r>
@@ -7649,103 +7649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-structured MgAl2O4 spinel fabricated by High Pressure Spark Plasma Sintering : effect of high pressure on microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées scientifiques du groupe Francophone de densification des Matériaux par Frittage assisté sous Champ Electromagnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Munster, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7764,329 +7764,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
+                <w:t xml:space="preserve">Combined aberration-corrected STEM and synchrotron nano-diffraction for crystal phase engineering in GaAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque français de mécanique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738056v1</w:t>
+                <w:t xml:space="preserve">hal-03656666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined aberration-corrected STEM and synchrotron nano-diffraction for crystal phase engineering in GaAs nanowires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">Mesures de champs de déplacement par suivi individuel de nanoparticules d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Chamonix, France</w:t>
+              <w:t xml:space="preserve">colloque français de mécanique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656666v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-small YPO4-YAG: Ce composite nanophosphors with a photoluminescence quantum yield exceeding 50%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yige Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8135,329 +8135,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires by molecular beam epitaxy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct in situ Electron Microscope synthesis of CNTs with applied electric Field and Field Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliia Dudko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regreny</w:t>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Panciera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 34th International Vacuum Nanoelectronics Conference (IVNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC52431.2021.9600790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351430v1</w:t>
+                <w:t xml:space="preserve">hal-03440298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct in situ Electron Microscope synthesis of CNTs with applied electric Field and Field Emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-R. Zamfir</w:t>
+                <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dursap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Dudko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 34th International Vacuum Nanoelectronics Conference (IVNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Varsovie (VIRTUAL Conference), Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440298v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8525,64 +8525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wurtzite phase control of self-assisted GaAs nanowires grown by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dursap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Dudko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8676,51 +8676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Diaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8775,64 +8775,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of core (GaAs) / shell (functional oxide) nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8900,64 +8900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of hybrid GaAs core / shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9038,64 +9038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconducting core / piezoelectric shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9150,90 +9150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9288,51 +9288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9426,51 +9426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9538,51 +9538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9644,402 +9644,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence Nanothermometry of alkyl-capped Silicon nanoparticles dispersed in squalane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescence thermometry with alkyl - terminated silicon nanoparticles dispersed in low - polar liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hajjaji</w:t>
+                <w:t xml:space="preserve">Yuri Ryabchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Ryabchikov</w:t>
+                <w:t xml:space="preserve">Jean-Marie Bluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Alekseev</w:t>
+                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Bremond</w:t>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on small science (ICSS 2013), from 15 to 18 December 2013, Las Vegas, NV, USA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication - JNTE 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154671v1</w:t>
+                <w:t xml:space="preserve">hal-00863113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped Silicon nanoparticles dispersed in non-polar liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Hajjaji</w:t>
+                <w:t xml:space="preserve">Luminescence Nanothermometry of alkyl-capped Silicon nanoparticles dispersed in squalane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ryabchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Alekseev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Blanchard</w:t>
+                <w:t xml:space="preserve">S Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monnier</w:t>
+                <w:t xml:space="preserve">G Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Small Science ICSS2013</w:t>
+              <w:t xml:space="preserve">International conference on small science (ICSS 2013), from 15 to 18 December 2013, Las Vegas, NV, USA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936285v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence thermometry with alkyl - terminated silicon nanoparticles dispersed in low - polar liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Luminescence nanothermometry with alkyl-capped Silicon nanoparticles dispersed in non-polar liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lysenko</w:t>
+                <w:t xml:space="preserve">Serguei Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vergne</w:t>
+                <w:t xml:space="preserve">V. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication - JNTE 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">International Conference on Small Science ICSS2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863113v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of semiconducting core / functional oxide shell nanowires</w:t>
               </w:r>
@@ -10176,51 +10176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10932,77 +10932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs Core / SrTiO3 Shell Nanowires Grown by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11057,90 +11057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAs nanowires with oxidation-proof arsenic capping for the growth of heteroepitaxial shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11227,51 +11227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIB Design for Nanofluidic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Biance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11418,51 +11418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Siria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncharal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11812,51 +11812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Tiwari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Douest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Milena Giraldo-Osorno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180150" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004707" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Laprais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zrounba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753594v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00109H" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Diaf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100195" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.066002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chancerel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brottet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.02.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.03.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H89W2WK2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A.A. Le&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Abouzaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boksebeld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-017-0197-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308173v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921166" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308148v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/9/095701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984826v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01344A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kondratenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kozyrev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kladko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gomeniuk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/8/085009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanchard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weightman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roseburgh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cole" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.115403" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hatton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stolojan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravi P. Silva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070156d" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ6RC1XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984814v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.07.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613062R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Jin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Curry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cee Chong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B609074E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6ZGVN0PM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906251v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785181v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000169" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645919v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovidiu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906291v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351430v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440298v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Zamfir" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC52431.2021.9600790" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339872v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701391v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154671v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hajjaji" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ryabchikov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alekseev" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936285v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863113v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392540v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincenta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248262v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652402v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701472v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chancerel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489063v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977031v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_15" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HH51L2M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752083v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Vittucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Casto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tomelleri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pelenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01292" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Salami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Marrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2025.108029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;brard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Palin-Luc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108729" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dursap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupraz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Labat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202500740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117579" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yige Yan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lermusiaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.138097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomelleri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueritat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c02186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Tiwari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Douest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Milena Giraldo-Osorno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.180150" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Panciera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rouille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Perisanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004707" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Laprais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zrounba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Herrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schoeffmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tamion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR00873A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Giordano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fulcrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahonisi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003413" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118272" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208055" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boisron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210290" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Camus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hillenkamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00109H" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Diaf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2022.100195" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022210298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575182v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Timm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Crut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00077" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vettori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abda75" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.066002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verch&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Mishra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3040041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071796v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chancerel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leclercq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brottet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.02.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanni Lughi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.10.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757620v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kekeli N'Konou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2018.03.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H89W2WK2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Alombert-Goget" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjelil Nehari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benamara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02004J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar A.A. Le&#243;n P&#233;rez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Guenery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Abouzaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ayadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2017.11.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornelius" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauraux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718004910" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ruta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -J. Gravier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boksebeld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-017-0197-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849337v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becdelievre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b05182" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR04817J" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308148v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Abdellaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/9/095701" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489327v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudaa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps-Mandine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benamrouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907684" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02308173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921166" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerouge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micouin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cepraga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06425e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885552v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hajjaji" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Alekseev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-94" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984826v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boulon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alombert-Goget" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC01344A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kondratenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kozyrev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kladko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gomeniuk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/8/085009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R G Navarro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P Blanchard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/46/465602" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25C28DAAB5FAD3E038724ED6682133C6018664D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Hatton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Stolojan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravi P. Silva" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la070156d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LQ6RC1XS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R.P. Silva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.07.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V613062R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanchard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weightman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roseburgh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cole" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.115403" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizheng Jin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Curry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sloan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok Cee Chong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B609074E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6ZGVN0PM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645919v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ovidiu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khrouz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouillet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906251v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785181v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiru Ren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crespo-Monteiro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000169" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906291v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-03656666v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738056v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ollivier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tanguy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440298v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panciera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ezzedine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Zamfir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC52431.2021.9600790" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351430v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Dudko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339872v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701391v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066175v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863113v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ryabchikov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lysenko" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154671v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hajjaji" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alekseev" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bremond" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936285v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Alekseev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066425v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M&#233;nard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392540v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouttenoire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincenta" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perisanu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Benoit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choueib" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248262v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652402v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701472v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chancerel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489063v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977031v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Biance" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poncharal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02874-3_15" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HH51L2M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752083v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480041v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>