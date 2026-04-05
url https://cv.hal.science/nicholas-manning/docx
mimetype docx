--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -950,196 +950,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Explaining Is Where We All Get Into Trouble”: Anti-Philosophical Philosophies in Richard Ford’s Bascombe Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.15377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visceral Encounters: an Interview with Sianne Ngai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sianne Ngai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°162 (1), pp.121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.162.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.162.0121⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03189750v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03189758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Turning the American Mind, in American Psychotrope</w:t>
               </w:r>
@@ -4175,1614 +4175,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“A Secret Sense of Wonder”: Experiencing Unnameable Affect in Walker Percy’s The Moviegoer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association of American Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, King’s College London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Against True Feeling. What Lies Beyond the Criterion of Emotional Truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’EA 4085 Voix anglophones : littérature et esthétique (VALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor Affect and the Metaphysics of the Quotidian in the Fiction of Walker Percy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFEA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, panel "L’émotion en détail. Sentiments mineurs et affects de l’insignifiant", org. N. Manning, May 2018, Université de Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, King’s College London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Read One Improving Book or Magazine Per Week”: Everyday Modernist Self-Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Association of Modernist Studies Conference (BAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel « Modernist Cultures of Everyday Life », N. Cuny (org.), Jun 2017, University of Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Explaining Is Where We All Get Into Trouble”. Anti-Philosophical Philosophies in the Contemporary American Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Literature and the Philosophical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Université Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, panel « Modernist Cultures of Everyday Life », N. Cuny (org.), Jun 2017, University of Birmingham, United Kingdom</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mind Is the Master Power That Moulds and Makes”. Paradoxes of Mind-Body Influence In Nineteenth-Century Self-Help Literatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary Nineteenth-Century Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. B. J. Gold, Mar 2017, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. B. J. Gold, Mar 2017, Philadelphia, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drunk on Truth. Alcohol, Happiness, and Authenticity in the American Realist Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "Psychotropic Joy. American Artifices of Happiness", org. N. Manning, Jun 2017, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, panel "Psychotropic Joy. American Artifices of Happiness", org. N. Manning, Jun 2017, Université de Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Urge for Simplicity is Equivalent to Self-Denial”: Modernism’s Paradoxes of Emotional Restraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernist Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. H. Aji, C. Pollentier, N. Toth, Jun 2016, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. H. Aji, C. Pollentier, N. Toth, Jun 2016, Université Paris Nanterre, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“White Hot, But Still Strong”: Intense Emotion as Victorian Proof of Masculine Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Masculinities in Crisis in the Long Nineteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Boucher et L. Eastlake, Oct 2016, University of Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Boucher et L. Eastlake, Oct 2016, University of Glasgow, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Uses of Boredom”. Don DeLillo and the Emotional Disengagement with History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Don DeLillo: ‘Fiction Rescues History’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Cazé, A.-L. Tissut, K. Daanoune, J.-Y. Pellegrin, Feb 2016, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Cazé, A.-L. Tissut, K. Daanoune, J.-Y. Pellegrin, Feb 2016, Sorbonne Université, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Person and Persona. Poetic Sincerity as Modern Myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the Poetry and Poetics Research Group, Department of English and Comparative Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Andrew Parker, Sep 2015, Rutgers University and Columbia University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. Andrew Parker, Sep 2015, Rutgers University and Columbia University, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unbalanced. Questioning the Concept of Emotional Equilibrium in Post-War American Realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "Ces concepts qui voyagent", org. M. Duplay, J. Oltarzewska, May 2015, Université de La Rochelle, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, panel "Ces concepts qui voyagent", org. M. Duplay, J. Oltarzewska, May 2015, Université de La Rochelle, La Rochelle, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition de la contradiction chez Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Y.-M. Ergal, M. Finck, Mar 2014, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. Y.-M. Ergal, M. Finck, Mar 2014, Université de Strasbourg, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unimpassioned Passion: Inner Excess and Exterior Restraint in Pater’s Rhetoric of Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Walter Pater: Continuity and Discontinuity - International Walter Pater Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. B. Coste, A.-F. Gillard-Estrada, M. Lambert-Charbonnier, C. Ribeyrol, Jul 2014, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inimitable Affect. The Perils of the Mimesis of Emotion in Post-War American Realism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFEA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, panel "Mimesis, mythe(s), modèle(s) dans la poésie et la fiction américaines (post)modernes", org. R. Anker, C. Oudart, May 2014, Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, org. B. Coste, A.-F. Gillard-Estrada, M. Lambert-Charbonnier, C. Ribeyrol, Jul 2014, Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sincerity of the Rear-Guard? Escaping the Sincere in Innovative American Poetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernist Revolutions. Paradigms of the New and Circulations of the Word in American Poetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Clément Oudart, Jan 2014, Université de Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. Clément Oudart, Jan 2014, Université de Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des origines naturelles de l’émotion. Mythes et malentendus des modèles littéraires et biologiques de l’affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès de l’Association Internationale de Littérature Comparée: Le comparatisme comme approche critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Tomiche, Jul 2013, Université Paris-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Tomiche, Jul 2013, Université Paris-Sorbonne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Steal then, O orator, plunder, O poet”: H.D.’s Subversive Harmonising of Rhetoric and Lyric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.D. and Modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. H. Aji, A. Cazé, A. Derail, C. Oudart, Dec 2013, École normale supérieure, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. H. Aji, A. Cazé, A. Derail, C. Oudart, Dec 2013, École normale supérieure, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités émotionnelles : scepticisme des sens et du sentiment dans le roman moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Littérature et réalité : Les cinq sens et les textes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. P. Dirkx, Jun 2012, Université de Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. P. Dirkx, Jun 2012, Université de Nancy, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sacralisation du texte dans la poésie-vidéo : naïveté et nostalgie de la page écrite (l’exemple de The Continental Review)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lex-ICON : traiter l’image comme un texte/traiter le texte comme une image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. J. K. Dick, O. Delleaux, Jun 2012, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. J. K. Dick, O. Delleaux, Jun 2012, Université de Haute-Alsace, Mulhouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique du silence : le non-dit comme forme d’argumentation dans la poésie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ne pas dire. Pour une étude du non-dit dans la littérature et la culture européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. P. Schnyder, F. Toudoire, Nov 2011, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prosodie anglaise par l’exemple : entre langue partagée et parole personnelle dans le sonnet shakespearien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une prosodie comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. V. Anger, Mar 2011, Université d’Évry Val d’Essonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une éthique de la sincérité rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rapport éthique au discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. C. Guérin, G. Siouffi, S. Sorlin, Apr 2011, Université Paul Valéry-Montpellier III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837717v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04838202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paulhan et les échecs d’un langage sacré : différence et communauté, Terreur et Rhétorique dans le Collège de Sociologie</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD576243"/>
+    <w:nsid w:val="98BB696D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicholas-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8415-5362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191952926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426631265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-american-literature-and-therapeutic-cultures.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-artifice-of-affect.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8373-book-08532489-9782745324894.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-fahrenheit.fr/catalogue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0124." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.168.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sianne Ngai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.162.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.15377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Berlant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.154.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2017.1308962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Greenwald Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/herman-melville-the-confidence-man-his-masquerade-les-fictions-de-la-confiance-fictions-of-confidence/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tomes-1-6.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on-Walter/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9780367346454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/collections_23_actes-de-la-recherche-a-l-ens_hd-and-modernity_978-2-7288-2510-3.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/construire-le-sujet/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04857787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicholas-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8415-5362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191952926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426631265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-american-literature-and-therapeutic-cultures.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-artifice-of-affect.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8373-book-08532489-9782745324894.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-fahrenheit.fr/catalogue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0124." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.168.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.15377" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sianne Ngai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.162.0121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Berlant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.154.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2017.1308962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Greenwald Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/herman-melville-the-confidence-man-his-masquerade-les-fictions-de-la-confiance-fictions-of-confidence/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tomes-1-6.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on-Walter/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9780367346454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/collections_23_actes-de-la-recherche-a-l-ens_hd-and-modernity_978-2-7288-2510-3.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/construire-le-sujet/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04857787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>