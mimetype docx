--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -950,196 +950,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visceral Encounters: an Interview with Sianne Ngai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sianne Ngai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°162 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.162.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Explaining Is Where We All Get Into Trouble”: Anti-Philosophical Philosophies in Richard Ford’s Bascombe Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.15377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189758v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03189750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Turning the American Mind, in American Psychotrope</w:t>
               </w:r>
@@ -3416,2373 +3416,2373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When Literary Criticism Seeks to Justify Literature: on the Risks of Utilitarian Arguments for Literary Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fin de la critique littéraire?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. I. Alfandary, D. Follett, Apr 2024, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the Artifice of Affect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé par Cécile Coquet Mokoko</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Université Versailles Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, org. I. Alfandary, D. Follett, Apr 2024, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Dangers of True Feeling: Re-Imagining Literary Value Beyond Emotional Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Texte/Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Françoise Sammarcelli, Apr 2024, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réalisme n’est pas une période : comment penser l'affect peut transformer notre vision de littératures dites réalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodisation: méthodes et enjeux générationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. Véronique Hébrard et Xavier Kalck, Nov 2024, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, org. Françoise Sammarcelli, Apr 2024, Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote: &amp;quot;Peut-on diagnostiquer les personnages littéraires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keynote au Colloque médical du jeudi aux Facultés de médecine et de pharmacie – CHU Grenoble Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. C. Bertonèche et N. Mathieu, GAMES : Grenoble Alpes Medical Humanities, Feb 2022, Université Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. C. Bertonèche et N. Mathieu, GAMES : Grenoble Alpes Medical Humanities, Feb 2022, Université Grenoble Alpes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More of Sensation Than Reflection”: Reclaiming Emotional Artifice in African American Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Emocontext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. J. Gonneaud et E. Cavalié, Apr 2022, Université d’Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. J. Gonneaud et E. Cavalié, Apr 2022, Université d’Avignon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenderness, Poignancy, Nostalgia: Reimagining the Affective Power of &amp;quot;Bad&amp;quot; Verse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2022 – Légitimité, Autorité, Canons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Université de Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Université de Dijon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote: &amp;quot;Death of the Analyst? Literature and Psychology Beyond Psychoanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On Well-Being and the Humanities in Post-Covid Times, Grenoble-Swansea Humanities Workshop, Swansea Medical Humanities Research Centre (MHRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. C. Bertonèche, M. Bresalier, L. Kalas, Oct 2021, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. C. Bertonèche, M. Bresalier, L. Kalas, Oct 2021, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiring Verse: American Poetry and the Emergent Discourses of Self-Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2019 – Disciplines/Indisciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Université de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Université de Nantes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against a Sentimental Literature? Empathy, Pathos, and the Perils of Emotional Truth in The Confidence-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herman Melville Symposium: The Confidence-Man</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, École normale supérieure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, École normale supérieure, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réception en poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’EA 4085 Voix anglophones : littérature et esthétique (VALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De la réception en poésie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minor Affect and the Metaphysics of the Quotidian in the Fiction of Walker Percy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "L’émotion en détail. Sentiments mineurs et affects de l’insignifiant", org. N. Manning, May 2018, Université de Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against True Feeling. What Lies Beyond the Criterion of Emotional Truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’EA 4085 Voix anglophones : littérature et esthétique (VALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">, Jan 2018, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A Secret Sense of Wonder”: Experiencing Unnameable Affect in Walker Percy’s The Moviegoer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of American Studies Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, King’s College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Explaining Is Where We All Get Into Trouble”. Anti-Philosophical Philosophies in the Contemporary American Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Literature and the Philosophical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Université Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel "L’émotion en détail. Sentiments mineurs et affects de l’insignifiant", org. N. Manning, May 2018, Université de Nice, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Read One Improving Book or Magazine Per Week”: Everyday Modernist Self-Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Association of Modernist Studies Conference (BAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel « Modernist Cultures of Everyday Life », N. Cuny (org.), Jun 2017, University of Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel « Modernist Cultures of Everyday Life », N. Cuny (org.), Jun 2017, University of Birmingham, United Kingdom</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mind Is the Master Power That Moulds and Makes”. Paradoxes of Mind-Body Influence In Nineteenth-Century Self-Help Literatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary Nineteenth-Century Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. B. J. Gold, Mar 2017, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Université Paris Diderot, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drunk on Truth. Alcohol, Happiness, and Authenticity in the American Realist Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "Psychotropic Joy. American Artifices of Happiness", org. N. Manning, Jun 2017, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. B. J. Gold, Mar 2017, Philadelphia, United States</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Urge for Simplicity is Equivalent to Self-Denial”: Modernism’s Paradoxes of Emotional Restraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernist Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. H. Aji, C. Pollentier, N. Toth, Jun 2016, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel "Psychotropic Joy. American Artifices of Happiness", org. N. Manning, Jun 2017, Université de Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“White Hot, But Still Strong”: Intense Emotion as Victorian Proof of Masculine Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Masculinities in Crisis in the Long Nineteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Boucher et L. Eastlake, Oct 2016, University of Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. H. Aji, C. Pollentier, N. Toth, Jun 2016, Université Paris Nanterre, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Uses of Boredom”. Don DeLillo and the Emotional Disengagement with History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Don DeLillo: ‘Fiction Rescues History’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Cazé, A.-L. Tissut, K. Daanoune, J.-Y. Pellegrin, Feb 2016, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Boucher et L. Eastlake, Oct 2016, University of Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Person and Persona. Poetic Sincerity as Modern Myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the Poetry and Poetics Research Group, Department of English and Comparative Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Andrew Parker, Sep 2015, Rutgers University and Columbia University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Cazé, A.-L. Tissut, K. Daanoune, J.-Y. Pellegrin, Feb 2016, Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unbalanced. Questioning the Concept of Emotional Equilibrium in Post-War American Realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "Ces concepts qui voyagent", org. M. Duplay, J. Oltarzewska, May 2015, Université de La Rochelle, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. Andrew Parker, Sep 2015, Rutgers University and Columbia University, United States</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition de la contradiction chez Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Y.-M. Ergal, M. Finck, Mar 2014, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel "Ces concepts qui voyagent", org. M. Duplay, J. Oltarzewska, May 2015, Université de La Rochelle, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inimitable Affect. The Perils of the Mimesis of Emotion in Post-War American Realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "Mimesis, mythe(s), modèle(s) dans la poésie et la fiction américaines (post)modernes", org. R. Anker, C. Oudart, May 2014, Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. Y.-M. Ergal, M. Finck, Mar 2014, Université de Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unimpassioned Passion: Inner Excess and Exterior Restraint in Pater’s Rhetoric of Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Walter Pater: Continuity and Discontinuity - International Walter Pater Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. B. Coste, A.-F. Gillard-Estrada, M. Lambert-Charbonnier, C. Ribeyrol, Jul 2014, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. B. Coste, A.-F. Gillard-Estrada, M. Lambert-Charbonnier, C. Ribeyrol, Jul 2014, Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sincerity of the Rear-Guard? Escaping the Sincere in Innovative American Poetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernist Revolutions. Paradigms of the New and Circulations of the Word in American Poetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Clément Oudart, Jan 2014, Université de Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel "Mimesis, mythe(s), modèle(s) dans la poésie et la fiction américaines (post)modernes", org. R. Anker, C. Oudart, May 2014, Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des origines naturelles de l’émotion. Mythes et malentendus des modèles littéraires et biologiques de l’affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès de l’Association Internationale de Littérature Comparée: Le comparatisme comme approche critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Tomiche, Jul 2013, Université Paris-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. Clément Oudart, Jan 2014, Université de Toulouse, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Steal then, O orator, plunder, O poet”: H.D.’s Subversive Harmonising of Rhetoric and Lyric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.D. and Modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. H. Aji, A. Cazé, A. Derail, C. Oudart, Dec 2013, École normale supérieure, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Tomiche, Jul 2013, Université Paris-Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités émotionnelles : scepticisme des sens et du sentiment dans le roman moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Littérature et réalité : Les cinq sens et les textes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. P. Dirkx, Jun 2012, Université de Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. H. Aji, A. Cazé, A. Derail, C. Oudart, Dec 2013, École normale supérieure, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sacralisation du texte dans la poésie-vidéo : naïveté et nostalgie de la page écrite (l’exemple de The Continental Review)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lex-ICON : traiter l’image comme un texte/traiter le texte comme une image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. J. K. Dick, O. Delleaux, Jun 2012, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. P. Dirkx, Jun 2012, Université de Nancy, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éthique de la sincérité rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rapport éthique au discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. C. Guérin, G. Siouffi, S. Sorlin, Apr 2011, Université Paul Valéry-Montpellier III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. J. K. Dick, O. Delleaux, Jun 2012, Université de Haute-Alsace, Mulhouse, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prosodie anglaise par l’exemple : entre langue partagée et parole personnelle dans le sonnet shakespearien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une prosodie comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. V. Anger, Mar 2011, Université d’Évry Val d’Essonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique du silence : le non-dit comme forme d’argumentation dans la poésie moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ne pas dire. Pour une étude du non-dit dans la littérature et la culture européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. P. Schnyder, F. Toudoire, Nov 2011, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837715v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04837717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paulhan et les échecs d’un langage sacré : différence et communauté, Terreur et Rhétorique dans le Collège de Sociologie</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98BB696D"/>
+    <w:nsid w:val="158EC907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicholas-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8415-5362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191952926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426631265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-american-literature-and-therapeutic-cultures.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-artifice-of-affect.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8373-book-08532489-9782745324894.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-fahrenheit.fr/catalogue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0124." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.168.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.15377" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sianne Ngai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.162.0121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Berlant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.154.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2017.1308962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Greenwald Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/herman-melville-the-confidence-man-his-masquerade-les-fictions-de-la-confiance-fictions-of-confidence/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tomes-1-6.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on-Walter/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9780367346454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/collections_23_actes-de-la-recherche-a-l-ens_hd-and-modernity_978-2-7288-2510-3.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/construire-le-sujet/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04857787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicholas-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8415-5362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191952926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426631265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-american-literature-and-therapeutic-cultures.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-artifice-of-affect.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8373-book-08532489-9782745324894.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-fahrenheit.fr/catalogue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0124." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.168.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sianne Ngai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.162.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.15377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Berlant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.154.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2017.1308962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Greenwald Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/herman-melville-the-confidence-man-his-masquerade-les-fictions-de-la-confiance-fictions-of-confidence/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tomes-1-6.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on-Walter/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9780367346454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/collections_23_actes-de-la-recherche-a-l-ens_hd-and-modernity_978-2-7288-2510-3.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/construire-le-sujet/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04857787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>