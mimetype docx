--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -950,768 +950,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Explaining Is Where We All Get Into Trouble”: Anti-Philosophical Philosophies in Richard Ford’s Bascombe Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.15377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visceral Encounters: an Interview with Sianne Ngai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sianne Ngai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°162 (1), pp.121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.162.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.162.0121⟩</w:t>
+                <w:t xml:space="preserve">hal-03189750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Turning the American Mind, in American Psychotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156 (3), pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.156.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Explaining Is Where We All Get Into Trouble”: Anti-Philosophical Philosophies in Richard Ford’s Bascombe Novels</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Intensity is a signal, not a truth”: An Interview with Lauren Berlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Berlant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (1), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.154.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Uses of Boredom&amp;quot;: Affect, Attention, and Absorption in the Fiction of Don DeLillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textual Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.155-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0950236X.2017.1308962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Study Unknowable Intensities? On Contemporary Affect Theory, With An Interview With Rachel Greenwald Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Greenwald Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 151 (2), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.151.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rhetoric of the Rearguard? Sincerity in Innovative American Poetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transatlantica.15377⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.8133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction: Turning the American Mind, in American Psychotrope</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unbalanced. Questioning the Concept of Emotional Equilibrium in Post-War American Realism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 156 (3), pp.3-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.156.0003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 149 (4), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.149.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Lauren Berlant</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inimitable Affect. The Perils of the Mimesis of Emotion in Post-War American Realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 154 (1), pp.113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfea.154.0113⟩</w:t>
+              <w:t xml:space="preserve">, 2016, N° spécial 145 (4), pp.55-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.145.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...324 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837701v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03189754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Realism Speak of Affect? Forces of Emotional Alterity in Realist Modes</w:t>
               </w:r>
@@ -3416,2373 +3416,2373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards the Artifice of Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par Cécile Coquet Mokoko</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Université Versailles Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Literary Criticism Seeks to Justify Literature: on the Risks of Utilitarian Arguments for Literary Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin de la critique littéraire?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. I. Alfandary, D. Follett, Apr 2024, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Université Versailles Saint-Quentin-en-Yvelines, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme n’est pas une période : comment penser l'affect peut transformer notre vision de littératures dites réalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodisation: méthodes et enjeux générationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Véronique Hébrard et Xavier Kalck, Nov 2024, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Dangers of True Feeling: Re-Imagining Literary Value Beyond Emotional Truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Texte/Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. Françoise Sammarcelli, Apr 2024, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, org. Véronique Hébrard et Xavier Kalck, Nov 2024, Université de Lille, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote: &amp;quot;Peut-on diagnostiquer les personnages littéraires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keynote au Colloque médical du jeudi aux Facultés de médecine et de pharmacie – CHU Grenoble Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. C. Bertonèche et N. Mathieu, GAMES : Grenoble Alpes Medical Humanities, Feb 2022, Université Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. C. Bertonèche et N. Mathieu, GAMES : Grenoble Alpes Medical Humanities, Feb 2022, Université Grenoble Alpes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More of Sensation Than Reflection”: Reclaiming Emotional Artifice in African American Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Emocontext</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. J. Gonneaud et E. Cavalié, Apr 2022, Université d’Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. J. Gonneaud et E. Cavalié, Apr 2022, Université d’Avignon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenderness, Poignancy, Nostalgia: Reimagining the Affective Power of &amp;quot;Bad&amp;quot; Verse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2022 – Légitimité, Autorité, Canons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Université de Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Université de Dijon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote: &amp;quot;Death of the Analyst? Literature and Psychology Beyond Psychoanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On Well-Being and the Humanities in Post-Covid Times, Grenoble-Swansea Humanities Workshop, Swansea Medical Humanities Research Centre (MHRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. C. Bertonèche, M. Bresalier, L. Kalas, Oct 2021, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, org. C. Bertonèche, M. Bresalier, L. Kalas, Oct 2021, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiring Verse: American Poetry and the Emergent Discourses of Self-Help</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2019 – Disciplines/Indisciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Université de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Université de Nantes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against a Sentimental Literature? Empathy, Pathos, and the Perils of Emotional Truth in The Confidence-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herman Melville Symposium: The Confidence-Man</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, École normale supérieure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, École normale supérieure, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réception en poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’EA 4085 Voix anglophones : littérature et esthétique (VALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De la réception en poésie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“A Secret Sense of Wonder”: Experiencing Unnameable Affect in Walker Percy’s The Moviegoer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Association of American Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, King’s College London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against True Feeling. What Lies Beyond the Criterion of Emotional Truth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’EA 4085 Voix anglophones : littérature et esthétique (VALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Sorbonne Université, France</w:t>
+              <w:t xml:space="preserve">, Jan 2018, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor Affect and the Metaphysics of the Quotidian in the Fiction of Walker Percy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AFEA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, panel "L’émotion en détail. Sentiments mineurs et affects de l’insignifiant", org. N. Manning, May 2018, Université de Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Explaining Is Where We All Get Into Trouble”. Anti-Philosophical Philosophies in the Contemporary American Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Literature and the Philosophical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Université Paris Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, King’s College London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Read One Improving Book or Magazine Per Week”: Everyday Modernist Self-Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Association of Modernist Studies Conference (BAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel « Modernist Cultures of Everyday Life », N. Cuny (org.), Jun 2017, University of Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Université Paris Diderot, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Mind Is the Master Power That Moulds and Makes”. Paradoxes of Mind-Body Influence In Nineteenth-Century Self-Help Literatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary Nineteenth-Century Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. B. J. Gold, Mar 2017, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel « Modernist Cultures of Everyday Life », N. Cuny (org.), Jun 2017, University of Birmingham, United Kingdom</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drunk on Truth. Alcohol, Happiness, and Authenticity in the American Realist Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "Psychotropic Joy. American Artifices of Happiness", org. N. Manning, Jun 2017, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. B. J. Gold, Mar 2017, Philadelphia, United States</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Urge for Simplicity is Equivalent to Self-Denial”: Modernism’s Paradoxes of Emotional Restraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernist Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. H. Aji, C. Pollentier, N. Toth, Jun 2016, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel "Psychotropic Joy. American Artifices of Happiness", org. N. Manning, Jun 2017, Université de Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“White Hot, But Still Strong”: Intense Emotion as Victorian Proof of Masculine Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Masculinities in Crisis in the Long Nineteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Boucher et L. Eastlake, Oct 2016, University of Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. H. Aji, C. Pollentier, N. Toth, Jun 2016, Université Paris Nanterre, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Uses of Boredom”. Don DeLillo and the Emotional Disengagement with History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Don DeLillo: ‘Fiction Rescues History’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Cazé, A.-L. Tissut, K. Daanoune, J.-Y. Pellegrin, Feb 2016, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Boucher et L. Eastlake, Oct 2016, University of Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Person and Persona. Poetic Sincerity as Modern Myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the Poetry and Poetics Research Group, Department of English and Comparative Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Andrew Parker, Sep 2015, Rutgers University and Columbia University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Cazé, A.-L. Tissut, K. Daanoune, J.-Y. Pellegrin, Feb 2016, Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unbalanced. Questioning the Concept of Emotional Equilibrium in Post-War American Realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "Ces concepts qui voyagent", org. M. Duplay, J. Oltarzewska, May 2015, Université de La Rochelle, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. Andrew Parker, Sep 2015, Rutgers University and Columbia University, United States</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition de la contradiction chez Pier Paolo Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature comparée et correspondance des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Y.-M. Ergal, M. Finck, Mar 2014, Université de Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel "Ces concepts qui voyagent", org. M. Duplay, J. Oltarzewska, May 2015, Université de La Rochelle, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unimpassioned Passion: Inner Excess and Exterior Restraint in Pater’s Rhetoric of Affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Walter Pater: Continuity and Discontinuity - International Walter Pater Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. B. Coste, A.-F. Gillard-Estrada, M. Lambert-Charbonnier, C. Ribeyrol, Jul 2014, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. Y.-M. Ergal, M. Finck, Mar 2014, Université de Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inimitable Affect. The Perils of the Mimesis of Emotion in Post-War American Realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFEA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, panel "Mimesis, mythe(s), modèle(s) dans la poésie et la fiction américaines (post)modernes", org. R. Anker, C. Oudart, May 2014, Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, panel "Mimesis, mythe(s), modèle(s) dans la poésie et la fiction américaines (post)modernes", org. R. Anker, C. Oudart, May 2014, Université Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sincerity of the Rear-Guard? Escaping the Sincere in Innovative American Poetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernist Revolutions. Paradigms of the New and Circulations of the Word in American Poetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. Clément Oudart, Jan 2014, Université de Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. B. Coste, A.-F. Gillard-Estrada, M. Lambert-Charbonnier, C. Ribeyrol, Jul 2014, Sorbonne Université, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des origines naturelles de l’émotion. Mythes et malentendus des modèles littéraires et biologiques de l’affect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès de l’Association Internationale de Littérature Comparée: Le comparatisme comme approche critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. A. Tomiche, Jul 2013, Université Paris-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. Clément Oudart, Jan 2014, Université de Toulouse, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Steal then, O orator, plunder, O poet”: H.D.’s Subversive Harmonising of Rhetoric and Lyric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.D. and Modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. H. Aji, A. Cazé, A. Derail, C. Oudart, Dec 2013, École normale supérieure, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. A. Tomiche, Jul 2013, Université Paris-Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités émotionnelles : scepticisme des sens et du sentiment dans le roman moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Littérature et réalité : Les cinq sens et les textes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. P. Dirkx, Jun 2012, Université de Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. H. Aji, A. Cazé, A. Derail, C. Oudart, Dec 2013, École normale supérieure, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sacralisation du texte dans la poésie-vidéo : naïveté et nostalgie de la page écrite (l’exemple de The Continental Review)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lex-ICON : traiter l’image comme un texte/traiter le texte comme une image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. J. K. Dick, O. Delleaux, Jun 2012, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. P. Dirkx, Jun 2012, Université de Nancy, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prosodie anglaise par l’exemple : entre langue partagée et parole personnelle dans le sonnet shakespearien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une prosodie comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. V. Anger, Mar 2011, Université d’Évry Val d’Essonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, org. J. K. Dick, O. Delleaux, Jun 2012, Université de Haute-Alsace, Mulhouse, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique du silence : le non-dit comme forme d’argumentation dans la poésie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ne pas dire. Pour une étude du non-dit dans la littérature et la culture européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, org. P. Schnyder, F. Toudoire, Nov 2011, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une éthique de la sincérité rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rapport éthique au discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. C. Guérin, G. Siouffi, S. Sorlin, Apr 2011, Université Paul Valéry-Montpellier III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837717v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04837715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paulhan et les échecs d’un langage sacré : différence et communauté, Terreur et Rhétorique dans le Collège de Sociologie</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="158EC907"/>
+    <w:nsid w:val="032069D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicholas-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8415-5362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191952926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426631265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-american-literature-and-therapeutic-cultures.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-artifice-of-affect.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8373-book-08532489-9782745324894.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-fahrenheit.fr/catalogue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0124." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.168.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sianne Ngai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.162.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.15377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Berlant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.154.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2017.1308962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Greenwald Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837701v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0055" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/herman-melville-the-confidence-man-his-masquerade-les-fictions-de-la-confiance-fictions-of-confidence/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tomes-1-6.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on-Walter/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9780367346454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/collections_23_actes-de-la-recherche-a-l-ens_hd-and-modernity_978-2-7288-2510-3.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/construire-le-sujet/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04857787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicholas-manning" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8415-5362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191952926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000426631265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Manning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-american-literature-and-therapeutic-cultures.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-artifice-of-affect.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8373-book-08532489-9782745324894.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oudart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-fahrenheit.fr/catalogue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.178.0134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.170.0124." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.168.0097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.15377" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sianne Ngai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.162.0121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189751v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Berlant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.154.0113" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2017.1308962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Greenwald Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.8133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.149.0063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189780v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/herman-melville-the-confidence-man-his-masquerade-les-fictions-de-la-confiance-fictions-of-confidence/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tomes-1-6.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Testing-New-Opinions-and-Courting-New-Impressions-New-Perspectives-on-Walter/Gillard-Estrada-Lambert-Charbonnier-Ribeyrol/p/book/9780367346454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.ens.psl.eu/collections_23_actes-de-la-recherche-a-l-ens_hd-and-modernity_978-2-7288-2510-3.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/construire-le-sujet/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189776v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frigau Manning" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837715v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04857787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>