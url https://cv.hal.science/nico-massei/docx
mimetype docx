--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -21,57 +21,138 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas Massei </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publications N.Massei</w:t>
+        <w:t xml:space="preserve">Professeur des UniversitésDirecteur UMR M2C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">nico-massei</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-9951-4041</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">068900910</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -98,12810 +179,12810 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Level Projections for Aquifers Affected by Annual to Decadal Hydroclimate Variations: Example of Northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024EF005251⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 478, pp.109726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063061v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training deep learning models with a multi-station approach and static aquifer attributes for groundwater level simulation: what is the best way to leverage regionalised information?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Groundwater Level Projections for Aquifers Affected by Annual to Decadal Hydroclimate Variations: Example of Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-841-2025⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF005251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963067v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
+                <w:t xml:space="preserve">Training deep learning models with a multi-station approach and static aquifer attributes for groundwater level simulation: what is the best way to leverage regionalised information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bunel</w:t>
+                <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.841 - 861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-841-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060949v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale climate drivers of groundwater level variations in northern France over the last century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Baulon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 102, pp.132937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven modelling of hydraulic-head time series: results and lessons learned from the 2022 Groundwater Time Series Modelling Challenge</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater level reconstruction using long-term climate reanalysis data and deep neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Liesch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sivarama Krishna Reddy Krishna Reddy Chidepudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-5193-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.101632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823068v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater level reconstruction using long-term climate reanalysis data and deep neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivarama Krishna Reddy Krishna Reddy Chidepudi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51, pp.101632. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364434v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven modelling of hydraulic-head time series: results and lessons learned from the 2022 Groundwater Time Series Modelling Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Raoul A Collenteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Ezra Haaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Liesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (23), pp.5193 - 5208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-5193-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807953v1</w:t>
+                <w:t xml:space="preserve">hal-04823068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet-assisted deep learning approach for simulating groundwater levels affected by low-frequency variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 865, pp.161035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of long short-term memory network (LSTM) in the reconstruction of missing water level data in the River Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (10), pp.1372-1390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2023.2221791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale seasonal forecasts of river discharge by coupling local and global datasets with a stacked neural network: Case for the Loire River system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krimissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 897, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Approaches for Numerical Modeling and Historical Reconstruction of Water Quality Parameters in Lower Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w15091773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 880, pp.163338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate variability changes on runoff and erosion in the Western European Loess Belt region (NW, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. T. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 287, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the North Sea–Caspian pattern on meteorological drought and vegetation response over diverging environmental systems in western Eurasia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Omer Yetemen</w:t>
+                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Lutfi Sen</w:t>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960512v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Influence of low-frequency variability on high and low groundwater levels: example of aquifers in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (11), pp.2829 - 2854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-2829-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013133v1</w:t>
+                <w:t xml:space="preserve">hal-03700867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low-frequency variability on high and low groundwater levels: example of aquifers in the Paris Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Versatile Modelling of Extreme Surges in Connection with Large-Scale Circulation Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-26-2829-2022⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13050850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700867v1</w:t>
+                <w:t xml:space="preserve">hal-03694802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Modelling of Extreme Surges in Connection with Large-Scale Circulation Drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of low-frequency variability on groundwater level trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Ferret</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos13050850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606, pp.127436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694802v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low-frequency variability on groundwater level trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the North Sea–Caspian pattern on meteorological drought and vegetation response over diverging environmental systems in western Eurasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Baulon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Yetemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Lutfi Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127436⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.e2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.2446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558802v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst-aquifer operational turbidity forecasting by neural networks and the role of complexity in designing the model: a case study of the Yport basin in Normandy (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal and cross-scale interactions in hydroclimate variability: a case-study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue "Five decades of advances in karst hydrogeology", </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (11), pp.5683-5702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02277-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5683-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105289v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of missing groundwater level data by using Long Short-Term Memory (LSTM) deep neural network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco van de Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125776⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.593 - 610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208660v1</w:t>
+                <w:t xml:space="preserve">hal-03558806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal and cross-scale interactions in hydroclimate variability: a case-study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tropical drought patterns and their linkages to large‐scale climate variability over Peninsular Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwok Pan Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mou Leong Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liew Juneng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-5683-2021⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (9), pp.e14356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470904v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bunel</w:t>
+                <w:t xml:space="preserve">Mixing processes of autogenic and allogenic waters in a large karst aquifer on the edge of a sedimentary basin (Causses du Quercy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco van de Wiel</w:t>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593, pp.125859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558806v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical drought patterns and their linkages to large‐scale climate variability over Peninsular Malaysia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of missing groundwater level data by using Long Short-Term Memory (LSTM) deep neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 597, pp.125776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03957379v1</w:t>
+                <w:t xml:space="preserve">hal-03208660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing processes of autogenic and allogenic waters in a large karst aquifer on the edge of a sedimentary basin (Causses du Quercy, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karst-aquifer operational turbidity forecasting by neural networks and the role of complexity in designing the model: a case study of the Yport basin in Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Viennet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Michaël Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125859⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue "Five decades of advances in karst hydrogeology", </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02277-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095160v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Water storage redistribution over East China, between 2003 and 2015, driven by intra- and inter-annual climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwok Pan Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hok Sum Fok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Baulon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 583, pp.124475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041414v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water storage redistribution over East China, between 2003 and 2015, driven by intra- and inter-annual climate variability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qiang Chen</w:t>
+                <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 583, pp.124475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124475⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 583, pp.124625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886407v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence de la variabilité basse-fréquence des niveaux piézométriques sur l’occurrence et l’amplitude des extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886429v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité basse-fréquence des niveaux piézométriques sur l’occurrence et l’amplitude des extrêmes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Imaging the hydraulic properties of a contaminated alluvial aquifer perturbed with periodic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thannberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.2713-2726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02233-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138860v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunde Olarinoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shafiei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving beyond the catchment scale: Value and opportunities in large‐scale hydrology to understand our changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (10), pp.2292-2298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.13729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the hydraulic properties of a contaminated alluvial aquifer perturbed with periodic signals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02233-8⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661816v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between karst hydrogeological properties and statistical characteristics of spring discharge time series: a theoretical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-019-8411-0⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11030569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186056v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schuite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11030569⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076363v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Spectral Analysis of Hydrological Signals to Efficiently Constrain Watershed Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (5), pp.4043-4065. </w:t>
+              <w:t xml:space="preserve">Oceanologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), pp.321-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018WR024579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceano.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194344v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Links between karst hydrogeological properties and statistical characteristics of spring discharge time series: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceano.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (14), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-019-8411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070404v1</w:t>
+                <w:t xml:space="preserve">hal-02186056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic hydroclimate variability during the last 2000 years: current understanding and research challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Climate variability in the subarctic area for the last 2 millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuli Helama</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (4), pp.473 - 514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-14-473-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-101-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763335v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, modeling, and remediation of karst in a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12665-018-7660-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate variability in the subarctic area for the last 2 millennia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Devernal</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-14-101-2018⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715912v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846311v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">Arctic hydroclimate variability during the last 2000 years: current understanding and research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans W Linderholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Gajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Helama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.473 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-473-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-time-scale hydroclimate dynamics of a regional watershed and links to large-scale atmospheric circulation: Application to the Seine river catchment, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Lavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 546, pp.262 - 275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hydro-sedimentary variability of the Radicatel karst system influenced by climate signal fluctuations (Normandy, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessing the Nonlinearity of Karst Response Function under Variable Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.12337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2014.965171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02111227v1</w:t>
+                <w:t xml:space="preserve">hal-02110783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Nonlinearity of Karst Response Function under Variable Boundary Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multidecadal climate variability over northern France during the past 500 years and its relation to large-scale atmospheric circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Lawler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Slonosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwat.12337⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (15), pp.4679-4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.4660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02110783v1</w:t>
+                <w:t xml:space="preserve">hal-02110950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal climate variability over northern France during the past 500 years and its relation to large-scale atmospheric circulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeneddine Nouaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Benhamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-016-2448-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.4660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110950v1</w:t>
+                <w:t xml:space="preserve">hal-02070418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Study of hydro-sedimentary variability of the Radicatel karst system influenced by climate signal fluctuations (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadir Benhamiche</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ladhui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (4), pp.732--740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2014.965171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12517-016-2448-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02070418v1</w:t>
+                <w:t xml:space="preserve">hal-02111227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency variability and zonal contrast in Sahel rainfall and Atlantic sea surface temperature teleconnections during the last century.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Diedhiou</w:t>
+                <w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laetitia Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 121 (1), pp.139-155. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-014-1229-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228760v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-frequency variability and zonal contrast in Sahel rainfall and Atlantic sea surface temperature teleconnections during the last century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Chevalier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2419693⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (1), pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-014-1229-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070420v1</w:t>
+                <w:t xml:space="preserve">hal-01228760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological role of karst in the Chalk aquifer of Upper Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Janyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (3), pp.663-677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-013-1083-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic changes in a phytoplankton community in response to local and global pressures: a 24-year survey of the river Loire (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Links between multidecadal and interdecadal climatic oscillations in the North Atlantic and regional climate variability of northern France and England since the 17th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (5), pp.1620-1631. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.4359-4372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00840233v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quasi-decadal signals of Sahel rainfall and West African monsoon since the mid-twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (22), pp.12587-12599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JD019681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550569v1</w:t>
+                <w:t xml:space="preserve">hal-00931904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between multidecadal and interdecadal climatic oscillations in the North Atlantic and regional climate variability of northern France and England since the 17th century</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50392⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02327491v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-decadal signals of Sahel rainfall and West African monsoon since the mid-twentieth century</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dramatic changes in a phytoplankton community in response to local and global pressures: a 24-year survey of the river Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Reyes-Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JD019681⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (5), pp.1620-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931904v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00840233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the expression of large-scale climatic fluctuations in the hydrological variability of daily Seine river flow (France) between 1950 and 2008 using Hilbert–Huang Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 448-449, pp.119-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between NAO fluctuations and inter-annual variability of winter-months precipitation in the Seine River watershed (north-western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (8), pp.396 - 405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution sea surface reconstructions off Cape Hatteras over the last 10 ka</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Duplessy</w:t>
+                <w:t xml:space="preserve">Geostatistical inverse modeling of the transmissivity field of a heterogeneous alluvial aquifer under tidal influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dewilde</w:t>
+                <w:t xml:space="preserve">A Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (1), pp.PA1205. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 472, pp.287--300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011PA002184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737002v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical inverse modeling of the transmissivity field of a heterogeneous alluvial aquifer under tidal influence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">High-resolution sea surface reconstructions off Cape Hatteras over the last 10 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cléroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.031⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.PA1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011PA002184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01742289v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological responses of the chalk aquifer to the regional climatic signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Janyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 464-465, pp.485-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76, pp.117-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of the time-scale variability of commonly used climate indices using continuous wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 78 (1-2), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2011.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des précipitations au sahel Central et Recherche du forcage climatique par analyse du signal : la station de Maïne-Soroa (SE Niger) entre 1950 et 2005. Rainfall variability in the Central Sahel and climate forcing by signal analysis: Maïné-Soroa station (SE Niger) over the period 1950-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pangea infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47/48, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00956993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Motelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (14), pp.2146-2154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet approach to the short-term to pluri-decennal variability of streamflow in the Mississippi river basin from 1934 to 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rosero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.10.1002/joc.1995. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.1995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined climatic and geological forcings on the spatio-temporal variability of piezometric levels in the chalk aquifer of Upper Normandy (France) at pluridecennal scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.1823-1832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-009-0488-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of the Mississippi River to climate fluctuations and reservoirconstruction as indicated by wavelet analysis of streamflow and suspended-sediment load, 1950–1975</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Costra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.08.032⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (25-26), pp.2675-2688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00440292v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">The response of the Mississippi River to climate fluctuations and reservoirconstruction as indicated by wavelet analysis of streamflow and suspended-sediment load, 1950–1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 377 (3-4), pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442817v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Transport Processes inside Karst Aquifer by Means of STATIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (3), pp.391-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00532.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current inputs of continental sediment to the English Channel and its beaches: A case study of the cliffs and littoral rivers of the Western Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, suppl 52 (3), pp.21-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of multivariate analysis to suspended matter particle size distribution in a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (13), pp.2337 - 2345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.6828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon transport processes on the scale of a flood event in the rural watershed of Le Bebec, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (4), pp.443-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient dynamics as indicators of karst processes: Comparison of the Chalk aquifer (Normandy, France) and the Edwards aquifer (Texas, U.S.A.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (1-2), pp.36-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2008.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of univariate clustering to identify transport modalities in karst aquifers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Transport and deposition of suspended particles in saturated porous media: hydrodynamic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.009⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (4), pp.659 - 668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-006-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203174v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+                <w:t xml:space="preserve">Using turbidity dynamics and geochemical variability as a tool for understanding the behavior and vulnerability of a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Dussart-Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.689-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-006-0116-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330766v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Interpretation of Specific Conductance Frequency Distributions in Karst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2006.00291.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203586v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antrhopogenic contaminants as travers in an urbanizing karst aquifer</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203128v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Valdes</w:t>
+                <w:t xml:space="preserve">Polyphase karst system in Cretaceous chalk and calcarenite of the Belgian-Dutch border .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Dusar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.361-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2007/0051-0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00202914v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00192962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and deposition of suspended particles in saturated porous media: hydrodynamic effect</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Use of univariate clustering to identify transport modalities in karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-006-0131-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339, pp.622-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00319101v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using turbidity dynamics and geochemical variability as a tool for understanding the behavior and vulnerability of a karst aquifer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Rodet</w:t>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-006-0116-2⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203563v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antrhopogenic contaminants as travers in an urbanizing karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (1-2), pp.81-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2006.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330731v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase karst system in Cretaceous chalk and calcarenite of the Belgian-Dutch border .</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantitative Interpretation of Specific Conductance Frequency Distributions in Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2007/0051-0361⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (3), pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2006.00291.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00192962v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting tracer breakthrough tailing in a conduit-dominated karstic aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Contribution of a sedimentary study to the karstic evolution concept of a chalk cave of the western Paris basin (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.287-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-005-0010-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00327132v1</w:t>
+                <w:t xml:space="preserve">hal-00327631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a sedimentary study to the karstic evolution concept of a chalk cave of the western Paris basin (Normandy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T-[Delta]C curves, Journal of Hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.287-296</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 329, pp.432-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327631v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T-[Delta]C curves, Journal of Hydrology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 329, pp.432-443</w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.287-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102103v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion balance in the watersheds of the western Paris Basin by high-frequency monitoring of discharge and suspended sediment in surface water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338 (8), pp.556-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Erosion balance in the watershed of the western Paris Basin by high-frequency monitoring of discharge and suspended sediment in surface water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338, pp.556-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671529v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion balance in the watershed of the western Paris Basin by high-frequency monitoring of discharge and suspended sediment in surface water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.03.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00203245v1</w:t>
+                <w:t xml:space="preserve">hal-00102114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T–ΔC curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 329 (3-4), pp.432-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00102114v1</w:t>
+                <w:t xml:space="preserve">hal-00484792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T–ΔC curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Investigating of karst hydrodynamics and organization using autocorrelations and T- Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 329 (3-4), pp.432-443. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 329, pp.432-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/j.hydrol.2006.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00484792v1</w:t>
+                <w:t xml:space="preserve">hal-00203023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating of karst hydrodynamics and organization using autocorrelations and T- Curves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interpreting tracer breakthrough tailing in a conduit-dominated karstic aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Rodet</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Q. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/j.hydrol.2006.02.030⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (6), pp.849-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-005-0010-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203023v1</w:t>
+                <w:t xml:space="preserve">hal-00327132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la vitesse d'écoulement sur le transport et la cinétique de dépôt de particules en suspension en milieu poreux sature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-D. Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, pp.797-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of karst hydrodynamics through comparison of dissolved and suspended solids transport.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, issue 15, pp.1365-1374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of bacteria-contaminated particles in a karst aquifer: evolution of contaminated materials from a sinkhole to a spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussart-Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 284 (1-4), pp.285-295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2003.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12911,3319 +12992,3319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation, vulnérabilité et exploitabilité des aquifères captifs ou sous couverture sédimentaire : approche transdisciplinaire du projet DEESAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pryet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of covered and confined aquifers to largeand local-scale climate variability over metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater level reconstruction using long-term climate reanalysis data and deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-2089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of groundwater level in the Seine River basin to changes in interannual to decadal climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a large hydrosystem to changes in climate variability: application to the high and low groundwater level response of the Seine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference ClimateChange&amp;Water2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité de l’hydrosystème Seine au changement climatique et à ses composantes de long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing and projecting spatial drought conditions of the Seine catchment based on ocean-atmosphere oscillations over interannual and decadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly - Sharing Geosciences online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of regional precipitation and groundwater level variability by large-scale oceanic/atmospheric circulation over interannual and interdecadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Sharing Geoscience online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296794v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299917v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299729v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299631v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299664v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Hydrological Meaning of the Spectral Information from Hydrodynamic Signals at Karst Springs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Operational Turbidity Forecast Using Both Recurrent and Feed-Forward Based Multilayer Perceptrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Marechal</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADVANCES IN TIME SERIES ANALYSIS AND FORECASTING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenade, Spain. pp.243-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55789-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777566v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of hydro-sedimentary response to precipitation across temporal scales according to watershed characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. van De Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Turbidity Forecast Using Both Recurrent and Feed-Forward Based Multilayer Perceptrons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN TIME SERIES ANALYSIS AND FORECASTING</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.18026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914632v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multiresolution Low Frequency Geometric and Statistical Evolution of Euro-Atlantic Geopotential Height Linked with Monthly Precipitation over Paris, France from NOAA 20CR reanalysis ensemble 1901-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.18026</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.14181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777565v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution Low Frequency Geometric and Statistical Evolution of Euro-Atlantic Geopotential Height Linked with Monthly Precipitation over Paris, France from NOAA 20CR reanalysis ensemble 1901-2012</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Physical and Hydrological Meaning of the Spectral Information from Hydrodynamic Signals at Karst Springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.14181</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777564v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Regues-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Solé-Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can hydrological time series variations tell about karst dynamics? A coupled statistical/conceptual modeling analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Geological modeling and infiltration pattern of a karstic system based upon crossed geophysical methods and image-guided inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742273v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological modeling and infiltration pattern of a karstic system based upon crossed geophysical methods and image-guided inversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">What can hydrological time series variations tell about karst dynamics? A coupled statistical/conceptual modeling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742275v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal asymmetry: the use of artificial radionuclides in sediments (the Seine estuary, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
+                <w:t xml:space="preserve">Variabilité basse-fréquence des précipitations au Sahel et des températures de surface de l'océan Atlantique au cours du dernier siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754246v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de l'ensemble multicouche Craie karstifiée/remplissage alluvionnaire dans le bassin intra-estuarien de la Seine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tidal asymmetry: the use of artificial radionuclides in sediments (the Seine estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues « Ressources et gestion des aquifères littoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742286v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité basse-fréquence des précipitations au Sahel et des températures de surface de l'océan Atlantique au cours du dernier siècle.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La dynamique de l'ensemble multicouche Craie karstifiée/remplissage alluvionnaire dans le bassin intra-estuarien de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.219-224</w:t>
+              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues « Ressources et gestion des aquifères littoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757465v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution pluriannuelle du pompage tidal dans l’estuaire fluvial de la Seine par l’analyse de radionucléides artificiels dans des carottes sédimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Bacteria-Contaminated Particles in a Karst Aquifer: Evolution of Contaminated Materials from a Sinkhole to a Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Dussart-Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth Multidisciplinary Conference on Sinkholes and the Engineering and Environmental Impacts of Karst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Huntsville, United States. pp.195-204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/40698(2003)17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16233,709 +16314,709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Local Models: Generalizing Deep Learning for Groundwater Simulation Across Hydrogeological Diversity and Mixed Influences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of Covered and Confined Aquifers to Climate Forcing in Metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELLIS Summer School: AI for Earth and Climate Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Journées OneWater 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524198v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Covered and Confined Aquifers to Climate Forcing in Metropolitan France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Beyond Local Models: Generalizing Deep Learning for Groundwater Simulation Across Hydrogeological Diversity and Mixed Influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Ez-Zahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées OneWater 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">ELLIS Summer School: AI for Earth and Climate Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306224v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial tracer Tests interpretation using transfer function approach to study the Norville karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon: Advances in the Hydrogeology of Karst and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14015-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits in Using Multiresolution Analysis to Forecast Turbidity by Neural Networks. Case Study on the Yport Basin, Normandie-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-135, 2020, 978-3-030-14015-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14015-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Influencing the Occurrence and the Fate of E. coli Population in Karst Hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Denamur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William B. White; Janet S. Herman; Ellen K. Herman; Marian Rutigliano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst Groundwater Contamination and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.219-230, 2017, 978-3-319-51069-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51070-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16945,265 +17026,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater level projections for aquifers affected by annual to decadal hydroclimate variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17213,862 +17294,862 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] PIREN Seine phase 8. 2021, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des eaux souterraines dans l'aquifère de la craie du bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">_ Lattelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agence de l'eau Seine-Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise sur les mortalités de poissons et les efflorescences de cyanobactéries de la Loue. Etude du fonctionnement de la Loue et de son bassin versant. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Office National de l'Eau et des Milieux Aquatiques (ONEMA); Université Pierre et Marie Curie - Paris 6 (UPMC). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise collective Les effets du changement climatique dans le contexte des changements globaux. Expertise collective sur l'estuaire de Seine GIP Seine Aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18078,100 +18159,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de particules en suspension dans l'aquifère crayeux karstique et à l'interface craie/alluvions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université de Rouen, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001ROUES044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00734643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18181,188 +18262,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and predicting large-scale hydrological variability in a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Global FRIEND–Water Conference: Hydrological Processes and Water Security in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Beijing, China. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, pp.141-149, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-383-141-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId511"/>
+      <w:footerReference w:type="default" r:id="rId514"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18428,51 +18509,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="B440D7E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -18509,51 +18742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-841-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04978045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132937" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04823068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A Collenteur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Haaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5193-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101632" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Vu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165494" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2829-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127436" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03105289v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02277-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125776" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470904v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5683-2021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Leong Tan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Juneng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14356" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125859" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Sum Fok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kingston" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hannah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13729" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Clercq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thannberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02233-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Linderholm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Gajewski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Helama" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-473-2018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Xu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Padilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hartmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Hu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7660-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devernal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-101-2018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715931v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hannah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lavers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111227v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladhui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.965171" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12337" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8FL4KF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slonosky" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4660" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieppois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1229-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174803v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Janyani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1083-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00840233v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroud&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes-Marchant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12139" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QBD7QDC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50392" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE64E855575510797F0789D21C368761E53CB122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931904v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019681" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.052" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2H9247-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002184" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742289v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.031" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VHZNWJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017008v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Janyani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.040" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0604KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735683v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.04.008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKHMLP0H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00956993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435267v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Slimani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mesquita" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0488-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02B9VVL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440292v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.08.032" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRJ504B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487001v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6828" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTNG0G55-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.046" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RZRV49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musgrove" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.02.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9QVKSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203174v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.009" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203586v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00291.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X29TV20K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203128v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2006.08.010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VP8FTNP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319101v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0131-3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDGH2V3S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203563v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dussart-Baptista" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0116-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBK73RSD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192962v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0361" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327132v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Field" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0010-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2JXB31MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327631v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203523v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203245v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.03.010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1S9JH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484792v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2M41TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203023v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.hydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016910v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-D. Ahfir" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alem" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017252v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLDW2M3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339793v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussart-Baptista" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.08.007" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC452972-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256864v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471869v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725542v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2089" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660972v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455787v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886443v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4385" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886474v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10353" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914632v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55789-2_17" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742275v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742286v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757465v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339789v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40698(2003)17" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05524198v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Ez-Zahy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306224v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137673v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dupont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_15" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02439007v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51070-5_25" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694941v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455762v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03112817v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332296v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=_ Lattelais" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupont" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734643v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ROUES044" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120599v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-141-2020" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nico-massei" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068900910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-841-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04978045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101632" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04823068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A Collenteur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Haaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5193-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2829-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127436" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470904v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5683-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Leong Tan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Juneng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14356" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125859" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03105289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02277-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Sum Fok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Clercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thannberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02233-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kingston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hannah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13729" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devernal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-101-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Padilla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hartmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Hu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7660-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Linderholm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Gajewski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Helama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-473-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hannah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lavers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12337" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8FL4KF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slonosky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4660" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111227v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladhui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.965171" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieppois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1229-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Janyani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1083-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327491v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE64E855575510797F0789D21C368761E53CB122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019681" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00840233v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroud&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes-Marchant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12139" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QBD7QDC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.052" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2H9247-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VHZNWJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002184" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Janyani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.040" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0604KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.04.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKHMLP0H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00956993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435267v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Slimani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mesquita" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0488-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02B9VVL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440292v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.08.032" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRJ504B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487001v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6828" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTNG0G55-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.046" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RZRV49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333562v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musgrove" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.02.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9QVKSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319101v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0131-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDGH2V3S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203563v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dussart-Baptista" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0116-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBK73RSD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192962v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0361" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203174v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2006.08.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VP8FTNP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00291.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X29TV20K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102103v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203523v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.03.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1S9JH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2M41TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.hydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Field" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0010-3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2JXB31MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-D. Ahfir" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alem" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017252v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.011" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLDW2M3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339793v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussart-Baptista" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.08.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC452972-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256864v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaska" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471869v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725542v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2089" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660972v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455787v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886443v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4385" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10353" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914632v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55789-2_17" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742275v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757465v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742286v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339789v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40698(2003)17" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306224v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05524198v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Ez-Zahy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137673v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dupont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_15" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02439007v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51070-5_25" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694941v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455762v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03112817v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=_ Lattelais" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734643v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ROUES044" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120599v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-141-2020" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>