--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -321,481 +321,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
+                <w:t xml:space="preserve">Groundwater Level Projections for Aquifers Affected by Annual to Decadal Hydroclimate Variations: Example of Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bunel</w:t>
+                <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 478, pp.109726. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024EF005251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060949v1</w:t>
+                <w:t xml:space="preserve">hal-05063061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Level Projections for Aquifers Affected by Annual to Decadal Hydroclimate Variations: Example of Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training deep learning models with a multi-station approach and static aquifer attributes for groundwater level simulation: what is the best way to leverage regionalised information?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024EF005251⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.841 - 861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-841-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063061v1</w:t>
+                <w:t xml:space="preserve">hal-04963067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training deep learning models with a multi-station approach and static aquifer attributes for groundwater level simulation: what is the best way to leverage regionalised information?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (4), pp.841 - 861. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 478, pp.109726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-841-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963067v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale climate drivers of groundwater level variations in northern France over the last century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -872,77 +872,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater level reconstruction using long-term climate reanalysis data and deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, pp.101632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,90 +1244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet-assisted deep learning approach for simulating groundwater levels affected by low-frequency variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1404,77 +1404,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68 (10), pp.1372-1390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1521,90 +1521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale seasonal forecasts of river discharge by coupling local and global datasets with a stacked neural network: Case for the Loire River system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krimissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 897, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1651,77 +1651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Approaches for Numerical Modeling and Historical Reconstruction of Water Quality Parameters in Lower Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Janbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1768,90 +1768,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 880, pp.163338. </w:t>
@@ -1883,278 +1883,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate variability changes on runoff and erosion in the Western European Loess Belt region (NW, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. T. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166536⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290101v1</w:t>
+                <w:t xml:space="preserve">hal-04290104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of climate variability changes on runoff and erosion in the Western European Loess Belt region (NW, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 287, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290104v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
               </w:r>
@@ -2278,77 +2278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of low-frequency variability on high and low groundwater levels: example of aquifers in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,77 +2555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 606, pp.127436. </w:t>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Yetemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,77 +2810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal and cross-scale interactions in hydroclimate variability: a case-study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2944,64 +2944,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mou Leong Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liew Juneng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3238,64 +3238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 593, pp.125859. </w:t>
@@ -3346,77 +3346,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of missing groundwater level data by using Long Short-Term Memory (LSTM) deep neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 597, pp.125776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3476,51 +3476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hok Sum Fok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 583, pp.124475. </w:t>
@@ -3727,77 +3727,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3870,77 +3870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 207</w:t>
@@ -3963,606 +3963,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the hydraulic properties of a contaminated alluvial aquifer perturbed with periodic signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fischer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Shafiei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02233-8⟩</w:t>
+              <w:t xml:space="preserve">Oceanologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03661816v1</w:t>
+                <w:t xml:space="preserve">hal-02886424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving beyond the catchment scale: Value and opportunities in large‐scale hydrology to understand our changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kingston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hannah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (10), pp.2292-2298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-02524019v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of global climate oscillations on intermonthly to interannual variability of sea levels along the English Channel Coasts (NW France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Gleeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Shafiei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (2), pp.226-242. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceano.2020.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02886424v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving beyond the catchment scale: Value and opportunities in large‐scale hydrology to understand our changing world</w:t>
+                <w:t xml:space="preserve">Imaging the hydraulic properties of a contaminated alluvial aquifer perturbed with periodic signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kingston</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">P. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thannberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (10), pp.2292-2298. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.2713-2726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02233-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886410v1</w:t>
+                <w:t xml:space="preserve">insu-03661816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4665,51 +4665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,64 +4886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking sea level dynamic and exceptional events to large-scale atmospheric circulation variability: A case of the Seine Bay, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5003,64 +5003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between karst hydrogeological properties and statistical characteristics of spring discharge time series: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dufoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,580 +5118,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate variability in the subarctic area for the last 2 millennia</w:t>
+                <w:t xml:space="preserve">Characterization, modeling, and remediation of karst in a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nicolle</w:t>
+                <w:t xml:space="preserve">Zexuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Ingrid Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Colin</w:t>
+                <w:t xml:space="preserve">Andrew Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Devernal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bill Hu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.101-116. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-14-101-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-018-7660-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715912v1</w:t>
+                <w:t xml:space="preserve">hal-03208581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846311v1</w:t>
+                <w:t xml:space="preserve">hal-01846316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, modeling, and remediation of karst in a changing environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Climate variability in the subarctic area for the last 2 millennia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bill Hu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-018-7660-7⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-101-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208581v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846316v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,51 +5794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5906,51 +5906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic hydroclimate variability during the last 2000 years: current understanding and research challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans W Linderholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,64 +6161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-time-scale hydroclimate dynamics of a regional watershed and links to large-scale atmospheric circulation: Application to the Seine river catchment, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,64 +6308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Nonlinearity of Karst Response Function under Variable Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6424,90 +6424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidecadal climate variability over northern France during the past 500 years and its relation to large-scale atmospheric circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Slonosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6558,77 +6558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological variability of the Soummam watershed (Northeastern Algeria) and the possible links to climate fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeneddine Nouaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,51 +6718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chédeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6826,51 +6826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Investigation of the Sea-Level Variability in Coastal Zones Using SWOT Satellite Mission: Example of the Eastern English Channel (Western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6878,51 +6878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (4), pp.1564-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6982,51 +6982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,51 +7116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. El Janyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7220,90 +7220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between multidecadal and interdecadal climatic oscillations in the North Atlantic and regional climate variability of northern France and England since the 17th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118, pp.4359-4372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7388,64 +7388,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (22), pp.12587-12599. </w:t>
@@ -7477,346 +7477,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
+                <w:t xml:space="preserve">Dramatic changes in a phytoplankton community in response to local and global pressures: a 24-year survey of the river Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chevalier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">S. Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Munier</w:t>
+                <w:t xml:space="preserve">P. Reyes-Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Becker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (5), pp.1620-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550569v1</w:t>
+                <w:t xml:space="preserve">bioemco-00840233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic changes in a phytoplankton community in response to local and global pressures: a 24-year survey of the river Loire (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydrological variability of major French rivers over recent decades, assessed from gauging station and GRACE observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Humbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12139⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (10), pp.1844 - 1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.866708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00840233v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the expression of large-scale climatic fluctuations in the hydrological variability of daily Seine river flow (France) between 1950 and 2008 using Hilbert–Huang Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 448-449, pp.119-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7875,90 +7875,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between NAO fluctuations and inter-annual variability of winter-months precipitation in the Seine River watershed (north-western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 344 (8), pp.396 - 405. </w:t>
@@ -8002,376 +8002,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical inverse modeling of the transmissivity field of a heterogeneous alluvial aquifer under tidal influence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution sea surface reconstructions off Cape Hatteras over the last 10 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Revil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">C. Cléroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.031⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.PA1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011PA002184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742289v1</w:t>
+                <w:t xml:space="preserve">hal-00737002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution sea surface reconstructions off Cape Hatteras over the last 10 ka</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+                <w:t xml:space="preserve">Geostatistical inverse modeling of the transmissivity field of a heterogeneous alluvial aquifer under tidal influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Duplessy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Dewilde</w:t>
+                <w:t xml:space="preserve">A Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 472, pp.287--300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011PA002184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00737002v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological responses of the chalk aquifer to the regional climatic signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Janyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8443,90 +8443,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8585,51 +8585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of the time-scale variability of commonly used climate indices using continuous wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8714,64 +8714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8813,51 +8813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term hydrological changes of the Seine River flow (France) and their relation to the North Atlantic Oscillation over the period 1950-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8947,51 +8947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet approach to the short-term to pluri-decennal variability of streamflow in the Mississippi river basin from 1934 to 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9094,90 +9094,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined climatic and geological forcings on the spatio-temporal variability of piezometric levels in the chalk aquifer of Upper Normandy (France) at pluridecennal scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.1823-1832. </w:t>
@@ -9221,359 +9221,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">The response of the Mississippi River to climate fluctuations and reservoirconstruction as indicated by wavelet analysis of streamflow and suspended-sediment load, 1950–1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 377 (3-4), pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00442817v1</w:t>
+                <w:t xml:space="preserve">hal-00440292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of the Mississippi River to climate fluctuations and reservoirconstruction as indicated by wavelet analysis of streamflow and suspended-sediment load, 1950–1975</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Costra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.08.032⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (25-26), pp.2675-2688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00440292v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Transport Processes inside Karst Aquifer by Means of STATIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,51 +9688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lequien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9783,64 +9783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of multivariate analysis to suspended matter particle size distribution in a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9951,64 +9951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10106,51 +10106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Musgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 98 (1-2), pp.36-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10190,495 +10190,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and deposition of suspended particles in saturated porous media: hydrodynamic effect</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-006-0131-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319101v1</w:t>
+                <w:t xml:space="preserve">hal-00202914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using turbidity dynamics and geochemical variability as a tool for understanding the behavior and vulnerability of a karst aquifer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transport and deposition of suspended particles in saturated porous media: hydrodynamic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15, pp.689-704. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-006-0116-2⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 15 (4), pp.659 - 668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-006-0131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203563v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating possible links between the North Atlantic Oscillation 3 and rainfall variability in northwestern France 4 over the past 35 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using turbidity dynamics and geochemical variability as a tool for understanding the behavior and vulnerability of a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Valdes</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Dussart-Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.689-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JD007000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-006-0116-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202914v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10772,64 +10772,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphase karst system in Cretaceous chalk and calcarenite of the Belgian-Dutch border .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Willems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,77 +10893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of univariate clustering to identify transport modalities in karst aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11010,51 +11010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11157,51 +11157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antrhopogenic contaminants as travers in an urbanizing karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (1-2), pp.81-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11247,90 +11247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Interpretation of Specific Conductance Frequency Distributions in Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11441,51 +11441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Y. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (3-4), pp.287-296</w:t>
@@ -11540,51 +11540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11635,51 +11635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11687,51 +11687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geologica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (3-4), pp.287-296</w:t>
@@ -11937,51 +11937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338, pp.556-564. </w:t>
@@ -12025,315 +12025,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T–ΔC curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t>
+              <w:t xml:space="preserve">, 2006, 329 (3-4), pp.432-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102114v1</w:t>
+                <w:t xml:space="preserve">hal-00484792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of karst hydrodynamics and organization using autocorrelations and T–ΔC curves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Valdes</w:t>
+                <w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 329 (3-4), pp.432-443. </w:t>
+              <w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484792v1</w:t>
+                <w:t xml:space="preserve">hal-00102114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating of karst hydrodynamics and organization using autocorrelations and T- Curves</w:t>
               </w:r>
@@ -12345,51 +12345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12449,51 +12449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting tracer breakthrough tailing in a conduit-dominated karstic aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12630,51 +12630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-D. Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, pp.797-504</w:t>
@@ -12729,77 +12729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, issue 15, pp.1365-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12858,51 +12858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of bacteria-contaminated particles in a karst aquifer: evolution of contaminated materials from a sinkhole to a spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussart-Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13131,90 +13131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of covered and confined aquifers to largeand local-scale climate variability over metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13256,90 +13256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater level reconstruction using long-term climate reanalysis data and deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13399,51 +13399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13537,51 +13537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13649,51 +13649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13774,77 +13774,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly - Sharing Geosciences online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13878,103 +13878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of regional precipitation and groundwater level variability by large-scale oceanic/atmospheric circulation over interannual and interdecadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Sharing Geoscience online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, online, France. </w:t>
@@ -14012,90 +14012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dufoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14114,450 +14114,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299631v1</w:t>
+                <w:t xml:space="preserve">hal-03299729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299664v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Valdes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lea Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299729v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14589,351 +14589,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Turbidity Forecast Using Both Recurrent and Feed-Forward Based Multilayer Perceptrons</w:t>
+                <w:t xml:space="preserve">Sensitivity of hydro-sedimentary response to precipitation across temporal scales according to watershed characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Savary</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">R. Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. van De Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN TIME SERIES ANALYSIS AND FORECASTING</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914632v1</w:t>
+                <w:t xml:space="preserve">hal-01777568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of hydro-sedimentary response to precipitation across temporal scales according to watershed characteristics</w:t>
+                <w:t xml:space="preserve">Operational Turbidity Forecast Using Both Recurrent and Feed-Forward Based Multilayer Perceptrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bunel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Michael Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADVANCES IN TIME SERIES ANALYSIS AND FORECASTING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenade, Spain. pp.243-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55789-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777568v1</w:t>
+                <w:t xml:space="preserve">hal-02914632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14984,90 +14984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution Low Frequency Geometric and Statistical Evolution of Euro-Atlantic Geopotential Height Linked with Monthly Precipitation over Paris, France from NOAA 20CR reanalysis ensemble 1901-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.14181</w:t>
@@ -15109,64 +15109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Hydrological Meaning of the Spectral Information from Hydrodynamic Signals at Karst Springs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15204,51 +15204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchments network on badlands around Mediterranean area (RESOBAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15329,90 +15329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological modeling and infiltration pattern of a karstic system based upon crossed geophysical methods and image-guided inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15437,103 +15437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can hydrological time series variations tell about karst dynamics? A coupled statistical/conceptual modeling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15552,398 +15552,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité basse-fréquence des précipitations au Sahel et des températures de surface de l'océan Atlantique au cours du dernier siècle.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+                <w:t xml:space="preserve">Tidal asymmetry: the use of artificial radionuclides in sediments (the Seine estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.219-224</w:t>
+              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757465v1</w:t>
+                <w:t xml:space="preserve">hal-00754246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal asymmetry: the use of artificial radionuclides in sediments (the Seine estuary, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dynamique de l'ensemble multicouche Craie karstifiée/remplissage alluvionnaire dans le bassin intra-estuarien de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tidal Sedimentology (Tidalites)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues « Ressources et gestion des aquifères littoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754246v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de l'ensemble multicouche Craie karstifiée/remplissage alluvionnaire dans le bassin intra-estuarien de la Seine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Variabilité basse-fréquence des précipitations au Sahel et des températures de surface de l'océan Atlantique au cours du dernier siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues « Ressources et gestion des aquifères littoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742286v1</w:t>
+                <w:t xml:space="preserve">hal-00757465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmites preservation in macrotidal estuarine environments : from upstream to downstream estuary</w:t>
               </w:r>
@@ -16054,90 +16054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution pluriannuelle du pompage tidal dans l’estuaire fluvial de la Seine par l’analyse de radionucléides artificiels dans des carottes sédimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vrel</w:t>
+                <w:t xml:space="preserve">D. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16179,64 +16179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of Bacteria-Contaminated Particles in a Karst Aquifer: Evolution of Contaminated Materials from a Sinkhole to a Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Dussart-Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16328,90 +16328,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Covered and Confined Aquifers to Climate Forcing in Metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16466,64 +16466,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Local Models: Generalizing Deep Learning for Groundwater Simulation Across Hydrogeological Diversity and Mixed Influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Ez-Zahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16649,64 +16649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon: Advances in the Hydrogeology of Karst and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16766,51 +16766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16883,51 +16883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Influencing the Occurrence and the Fate of E. coli Population in Karst Hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17158,103 +17158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater level projections for aquifers affected by annual to decadal hydroclimate variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17565,64 +17565,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17687,64 +17687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17796,64 +17796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des eaux souterraines dans l'aquifère de la craie du bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">_ Lattelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18173,51 +18173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de particules en suspension dans l'aquifère crayeux karstique et à l'interface craie/alluvions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Université de Rouen, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001ROUES044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18276,103 +18276,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and predicting large-scale hydrological variability in a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kingston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Global FRIEND–Water Conference: Hydrological Processes and Water Security in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Beijing, China. </w:t>
@@ -18511,51 +18511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B440D7E3"/>
+    <w:nsid w:val="343352E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18742,51 +18742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nico-massei" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068900910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-841-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04978045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101632" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04823068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A Collenteur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Haaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5193-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2829-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127436" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470904v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5683-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Leong Tan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Juneng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14356" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125859" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03105289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02277-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Sum Fok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Clercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thannberger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02233-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kingston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hannah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13729" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devernal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-101-2018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Xu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Padilla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hartmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Hu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7660-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Linderholm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Gajewski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Helama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-473-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hannah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lavers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12337" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8FL4KF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slonosky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4660" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111227v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladhui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.965171" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieppois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1229-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Janyani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1083-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327491v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE64E855575510797F0789D21C368761E53CB122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019681" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00840233v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroud&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes-Marchant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12139" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QBD7QDC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.052" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2H9247-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742289v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VHZNWJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737002v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;roux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002184" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Janyani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.040" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0604KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.04.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKHMLP0H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00956993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435267v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Slimani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mesquita" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0488-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02B9VVL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440292v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.08.032" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRJ504B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487001v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6828" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTNG0G55-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.046" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RZRV49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333562v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musgrove" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.02.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9QVKSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319101v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0131-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDGH2V3S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203563v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dussart-Baptista" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0116-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBK73RSD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192962v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0361" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203174v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2006.08.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VP8FTNP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00291.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X29TV20K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102103v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203523v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.03.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1S9JH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2M41TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.hydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Field" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0010-3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2JXB31MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-D. Ahfir" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alem" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017252v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.011" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLDW2M3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339793v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussart-Baptista" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.08.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC452972-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256864v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaska" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471869v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725542v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2089" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660972v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455787v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886443v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4385" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10353" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914632v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55789-2_17" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742275v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757465v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742286v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339789v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40698(2003)17" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306224v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05524198v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Ez-Zahy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137673v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dupont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_15" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02439007v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51070-5_25" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694941v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455762v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03112817v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=_ Lattelais" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734643v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ROUES044" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120599v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-141-2020" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nico-massei" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9951-4041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068900910" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005251" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-841-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04978045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101632" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04823068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A Collenteur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Haaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bakker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5193-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Janbain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Vu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2221791" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15091773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2829-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127436" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolin Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Yetemen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Lutfi Sen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470904v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5683-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Leong Tan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Juneng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14356" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095160v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125859" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208660v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03105289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Savary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hauchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02277-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok Sum Fok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2020.01.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kingston" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hannah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Clercq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thannberger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02233-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02194344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schuite" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024579" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070404v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2019.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208581v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexuan Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Padilla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hartmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Hu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7660-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devernal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-101-2018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763335v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Linderholm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Gajewski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Helama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-473-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715931v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hannah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lavers" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12337" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8FL4KF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110950v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slonosky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4660" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeneddine Nouaceur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Benhamiche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-016-2448-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111227v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ladhui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.965171" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02070420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2419693" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieppois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1229-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174803v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Janyani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Slimani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-013-1083-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327491v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50392" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE64E855575510797F0789D21C368761E53CB122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019681" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00840233v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larroud&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reyes-Marchant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12139" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QBD7QDC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550569v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevalier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.866708" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.052" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2H9247-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780299v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fritier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4R7BK9B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002184" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.031" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VHZNWJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Janyani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.040" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0604KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735683v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2011.04.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKHMLP0H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00956993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734862v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquita" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1995" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435267v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Slimani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mesquita" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0488-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02B9VVL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440292v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.08.032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDRJ504B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488907v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lequien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487001v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6828" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTNG0G55-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.046" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RZRV49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333562v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musgrove" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2008.02.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9QVKSL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202914v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD007000" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFG4X416-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319101v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0131-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDGH2V3S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dussart-Baptista" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0116-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBK73RSD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192962v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0361" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203174v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.009" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2006.08.010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VP8FTNP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00291.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X29TV20K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Y. Brocard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102103v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203523v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.03.010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1S9JH4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484792v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2M41TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.hydrol.2006.02.030" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327132v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. Wang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Field" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-005-0010-3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2JXB31MD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016910v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-D. Ahfir" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alem" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017252v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.011" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLDW2M3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339793v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussart-Baptista" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.08.007" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC452972-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256864v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lions" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaska" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471869v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725542v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2089" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660972v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455787v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886443v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4385" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10353" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914632v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Savary" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55789-2_17" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551123v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebouteiller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Regues-Munoz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Latron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Benet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742275v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754246v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vrel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossonnet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742286v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757465v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753563v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455482v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339789v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40698(2003)17" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306224v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05524198v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Ez-Zahy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137673v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dupont" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_15" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02439007v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Chaix" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Denamur" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clermont" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51070-5_25" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694941v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455762v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03112817v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332296v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=_ Lattelais" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810023v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Berrebi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00773728v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allain" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodilis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Briand" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00734643v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ROUES044" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120599v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-141-2020" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>