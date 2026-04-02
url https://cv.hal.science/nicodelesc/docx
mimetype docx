--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -1606,217 +1606,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re: “High prevalence of heterotopic ossification in critically ill patients with severe COVID-19” by Stoira et al.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Masquelet Technique: Can Disposable Polypropylene Syringes be an Alternative to Standard PMMA Spacers? A Rat Bone Defect Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duret</w:t>
+                <w:t xml:space="preserve">James Charles Murison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Rousiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Banzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Genêt</w:t>
+                <w:t xml:space="preserve">Didier Lutomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.12.038⟩</w:t>
+              <w:t xml:space="preserve">Clinical Orthopaedics and Related Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 479 (12), pp.2737-2751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CORR.0000000000001939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414284v1</w:t>
+                <w:t xml:space="preserve">hal-04006133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced membrane technique: a critical literature analysis and proposal for a failure classification scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Rousiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,210 +1825,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (5), pp.1373-1380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00068-020-01540-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Masquelet Technique: Can Disposable Polypropylene Syringes be an Alternative to Standard PMMA Spacers? A Rat Bone Defect Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re: “High prevalence of heterotopic ossification in critically ill patients with severe COVID-19” by Stoira et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de L’escalopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Charles Murison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
+                <w:t xml:space="preserve">Sébastien Banzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lutomski</w:t>
+                <w:t xml:space="preserve">François Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Orthopaedics and Related Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 479 (12), pp.2737-2751. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (7), pp.1051-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CORR.0000000000001939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006133v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteochondral lesion of the talus: What are we talking about?</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soryapong Plang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de L’escalopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Charles Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106 (5), pp.797-801. </w:t>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Charles Murison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (5), pp.1099-1105. </w:t>
@@ -3515,51 +3515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAC9BD9F"/>
+    <w:nsid w:val="129BF425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicodelesc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6333-7311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188382534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de l'Escalopier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2025.535" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Milaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2025.104389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de L&#8217;escalopier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01405-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01469-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04475410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-023-02419-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quijoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1237162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dorveaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Choufani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1042667" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mourtialon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Rousiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40779-022-00411-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gen&#234;t" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.12.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collombet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-020-01540-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Charles Murison" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CORR.0000000000001939" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amouyel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soryapong Plang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40779-020-00290-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bilichtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.10.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-019-01217-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anract" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ficko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3114-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de L'Escalopier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boddaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erauso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2015.05.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04634260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de L Escalopier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicodelesc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6333-7311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188382534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de l'Escalopier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2025.535" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Milaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2025.104389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de L&#8217;escalopier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01405-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01469-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04475410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-023-02419-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quijoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1237162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dorveaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Choufani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1042667" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mourtialon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Rousiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40779-022-00411-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Charles Murison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CORR.0000000000001939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collombet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-020-01540-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gen&#234;t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.12.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amouyel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soryapong Plang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40779-020-00290-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bilichtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.10.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-019-01217-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anract" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ficko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3114-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de L'Escalopier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boddaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erauso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2015.05.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04634260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de L Escalopier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>