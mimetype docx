--- v1 (2026-04-02)
+++ v2 (2026-05-23)
@@ -1208,291 +1208,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retired French Military Orthopedic Surgeons' Opinions on Their Careers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation methods to assess the e cacy of equinovarus foot surgery on the gait of post-stroke hemiplegic patients: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de L’escalopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Voisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/milmed/usab238⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.1042667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013406v1</w:t>
+                <w:t xml:space="preserve">hal-03949691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation methods to assess the e cacy of equinovarus foot surgery on the gait of post-stroke hemiplegic patients: A literature review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retired French Military Orthopedic Surgeons' Opinions on Their Careers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Choufani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Military Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (3-4), pp 499-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.1042667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/milmed/usab238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949691v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masquelet technique in military practice: specificities and future directions for combat-related bone defect reconstruction</w:t>
               </w:r>
@@ -1740,325 +1740,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced membrane technique: a critical literature analysis and proposal for a failure classification scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re: “High prevalence of heterotopic ossification in critically ill patients with severe COVID-19” by Stoira et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de L’escalopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Collombet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
+                <w:t xml:space="preserve">Christophe Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Banzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Genêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00068-020-01540-9⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (7), pp.1051-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006308v1</w:t>
+                <w:t xml:space="preserve">hal-04414284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re: “High prevalence of heterotopic ossification in critically ill patients with severe COVID-19” by Stoira et al.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced membrane technique: a critical literature analysis and proposal for a failure classification scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Banzet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Genêt</w:t>
+                <w:t xml:space="preserve">Jean-Marc Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Rousiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (7), pp.1051-1052. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Emergency Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (5), pp.1373-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2020.12.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00068-020-01540-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414284v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteochondral lesion of the talus: What are we talking about?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Amouyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de l'Escalopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106 (5), pp.797-801. </w:t>
@@ -3515,51 +3515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="129BF425"/>
+    <w:nsid w:val="1E7695B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3746,51 +3746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicodelesc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6333-7311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188382534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de l'Escalopier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2025.535" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Milaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2025.104389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de L&#8217;escalopier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01405-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01469-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04475410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-023-02419-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quijoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1237162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dorveaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Choufani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1042667" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mourtialon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Rousiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40779-022-00411-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Charles Murison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CORR.0000000000001939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collombet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-020-01540-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gen&#234;t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.12.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amouyel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soryapong Plang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40779-020-00290-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bilichtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.10.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-019-01217-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anract" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ficko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3114-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de L'Escalopier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boddaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erauso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2015.05.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04634260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de L Escalopier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicodelesc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6333-7311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188382534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478433v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voisard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de l'Escalopier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2025.535" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Milaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2025.104389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de L&#8217;escalopier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01405-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01469-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04475410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-023-02419-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vienne-Jumeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quijoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1237162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dorveaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.1042667" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Choufani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab238" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mourtialon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Rousiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40779-022-00411-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Charles Murison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lutomski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CORR.0000000000001939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Banzet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gen&#234;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2020.12.038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Collombet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-020-01540-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amouyel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lopes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soryapong Plang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40779-020-00290-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bilichtin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.10.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00068-019-01217-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anract" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.04.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ficko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-016-3114-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451915v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de L'Escalopier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boddaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erauso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemermed.2015.05.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04634260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de L Escalopier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7178" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>