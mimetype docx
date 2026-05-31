--- v0 (2026-05-06)
+++ v1 (2026-05-31)
@@ -349,51 +349,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2025 - The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mines Paris PSL, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mines Paris PSL, Jun 2025, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>