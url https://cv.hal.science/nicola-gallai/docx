--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -333,576 +333,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204142v1</w:t>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation monétaire délibérative : une méthode mixte d’évaluation des valeurs multiples des services écosystémiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Coutellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ecru.391.0013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919710v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation monétaire délibérative : une méthode mixte d’évaluation des valeurs multiples des services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391 (1), pp.13-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecru.391.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement agricole et ses publics face au défi du changement climatique : quelles croyances ? Pour quels modes d’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -962,51 +962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of degraded pollination ecosystem services on global food security and nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafarani Uwingabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 217, pp.108068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1092,51 +1092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Roa-Ureta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 186, pp.114418. </w:t>
@@ -1168,438 +1168,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t>
+                <w:t xml:space="preserve">The leader, the keeper, and the follower? A legitimacy perspective on the governance of varietal innovation systems for climate changes adaptation. The case of sunflower hybrids in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+                <w:t xml:space="preserve">Mikael Akimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Andrieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645000v1</w:t>
+                <w:t xml:space="preserve">hal-03779289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining monetary valuation with deliberative valuation of ecosystem services: which interest? Case of insects pollination in the Comminges in South-West France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+                <w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Ouldnane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2022.10052507⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920433v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The leader, the keeper, and the follower? A legitimacy perspective on the governance of varietal innovation systems for climate changes adaptation. The case of sunflower hybrids in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Akimowicz</w:t>
+                <w:t xml:space="preserve">Combining monetary valuation with deliberative valuation of ecosystem services: which interest? Case of insects pollination in the Comminges in South-West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafarani Uwingabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
+                <w:t xml:space="preserve">Houria Ouldnane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 203, pp.103498. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.389-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2022.10052507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779289v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A farm-level ecological-economic approach of the inclusion of pollination services in arable crop farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stelios Rozakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological-economic modeling of pollination complexity and pesticide use in agricultural crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgos Kleftodimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1763,90 +1763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopt to adapt? Farmers’ varietal innovation adoption in a context of climate change. The case of sunflower hybrids in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Képhaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 279, pp.123654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1893,51 +1893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading off environmental goods for compensations: Insights from traditional and deliberative valuation methods in the Ecuadorian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2036,51 +2036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Roa-Ureta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Measures of Pollination Services: Shortcomings and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Breeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A. Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic gain, stability of pollination and bee diversity decrease from southern to northern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Diana Leonhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A. Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contribution économique du service de pollinisation à l’agriculture européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2592,251 +2592,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution économique du service de la pollinisation à l'agriculture européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Economic valuation of the vulnerability of world agriculture confronted with pollinator decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+                <w:t xml:space="preserve">Josef Settele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard E. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (3), pp.810-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661486v1</w:t>
+                <w:t xml:space="preserve">halshs-01293686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of the vulnerability of world agriculture confronted with pollinator decline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la contribution économique du service de la pollinisation à l'agriculture européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard E. Vaissière</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.110-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.06.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01293686v1</w:t>
+                <w:t xml:space="preserve">hal-02661486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2848,320 +2848,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des savoirs endogènes en Afrique de l’Ouest et en Occitanie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+                <w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towanou Abalo</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boullot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joséa Guedje</w:t>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897005v1</w:t>
+                <w:t xml:space="preserve">hal-03789439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Balent</w:t>
+                <w:t xml:space="preserve">Cartographie des savoirs endogènes en Afrique de l’Ouest et en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towanou Abalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
+                <w:t xml:space="preserve">Mary Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
+                <w:t xml:space="preserve">Joséa Guedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">16èmes journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789439v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the increase in aridity levels on the economic value of insect pollination in dry climates: consumers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Anougmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the increase in aridity levels on the economic value of insect pollination in dry climates: consumers’ perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Anougmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,90 +3320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution du projet SEBIOREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cichosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the willingness to pay for the marketed and non-marketed benefits of pollinators and pollination services in the South West of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafarani Uwingabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3536,51 +3536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of Pollinators Decline on the International Trade: Social Welfare and Food Security Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafarani Uwingabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3743,51 +3743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services in a general equilibrium setting: the case of insect pollination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,260 +3832,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of the vulnerability of world agriculture confronted to pollinator decline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessing the potential impact of declining insect pollination service to crops in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Krewenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGPPE Workshop: Environmental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2008, Montpellier, France. 37 p</w:t>
+              <w:t xml:space="preserve">3. European Conference of Apidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821011v1</w:t>
+                <w:t xml:space="preserve">hal-02754075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential impact of declining insect pollination service to crops in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic valuation of the vulnerability of world agriculture confronted to pollinator decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josef Settele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Conference of Apidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">PGPPE Workshop: Environmental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2008, Montpellier, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754075v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4215,220 +4215,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the economic valuation of pollination services at a national scale</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">FAO, 17 p., 2009</w:t>
+                <w:t xml:space="preserve">Assessing biodiversity risks with socio economic methods: the ALARM experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Rodríguez-Labajos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim H. Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Martinez-Alier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Binimelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pensoft Publishers, 366 p., 2009, 978-954-642-490-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822628v1</w:t>
+                <w:t xml:space="preserve">hal-02821500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biodiversity risks with socio economic methods: the ALARM experience</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for the economic valuation of pollination services at a national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, 17 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Binimelis</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02821500v1</w:t>
+                <w:t xml:space="preserve">hal-02822628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4440,268 +4440,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques publiques pour la protection des abeilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic valuation of pollinator gains and losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A. Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiushan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Breeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Espiritu Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les abeilles, des ouvrières agricoles à protéger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Agricole, pp.238-250, 2018, 978-2-85557-553-7</w:t>
+              <w:t xml:space="preserve">The assessment report on pollinators, pollination and food production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116791v1</w:t>
+                <w:t xml:space="preserve">hal-01946637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of pollinator gains and losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les politiques publiques pour la protection des abeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kleftodimos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Decourtye A. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The assessment report on pollinators, pollination and food production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les abeilles, des ouvrières agricoles à protéger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Agricole, pp.238-250, 2018, 978-2-85557-553-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946637v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : La valeur des services offerts par les pollinisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Axel Decourtye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les abeilles, des ouvrières agricoles à protéger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FranceAgricole, 2017, 978-2-85557-353-3</w:t>
@@ -4730,51 +4730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the monetary value of global crop pollination services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,103 +4838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary valuation of the pollination service provided to european agriculture by insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of biodiversity risk. From Europe to the globe and from stories to maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pensoft Publishers, 2010, 954-6424-46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4959,103 +4959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of agricultural vulnerability in europe confronted with pollinator decline: a case study comparing germany and spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessing biodiversity risks with socio-economic methods: ALARM experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural education and its audiences facing the challenge of climate change. A socioeconomic analysis of the contribution of this training device to the implementation of Nature-Based Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Asloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Del-Corso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5230,64 +5230,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the effects of plant protection products on biodiversity and ecological processes to potential impairment of ecosystem functions and services—A multidisciplinary conceptual framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,90 +5339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic assessment of an insect pollinator decline: a general equilibrium analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -5470,271 +5470,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759553v1</w:t>
+                <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777257v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5752,51 +5752,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de l'impact des insectes pollinisateurs sur l'agriculture européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5913,51 +5913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0236B7B7"/>
+    <w:nsid w:val="5AECC733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6144,51 +6144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicola-gallai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-2455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143154745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafarani Uwingabire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.108068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03920634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Hcine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Roa-Ureta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03920433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Ouldnane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.10052507" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103498" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03223123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-021-09317-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Rabaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Roa-Ureta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01658289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Breeze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xui S. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diana Leonhardt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhlmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Maria Klein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.06.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PG97FP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03897005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towanou Abalo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boullot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Calleja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;a Guedje" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Christmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cichosz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ambrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus C. Biesmeijer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bourke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821011v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krewenka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Imperatriz-Fonseca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Ngo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodr&#237;guez-Labajos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim H. Spangenberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martinez-Alier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Binimelis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946637v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiushan Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Espiritu Santo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Del-Corso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicola-gallai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-2455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143154745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafarani Uwingabire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.108068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03920634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Hcine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Roa-Ureta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03920433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Ouldnane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.10052507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03223123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-021-09317-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Rabaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Roa-Ureta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01658289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Breeze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xui S. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diana Leonhardt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhlmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Maria Klein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.06.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PG97FP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03897005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towanou Abalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boullot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Calleja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;a Guedje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Christmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cichosz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ambrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus C. Biesmeijer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bourke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krewenka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Imperatriz-Fonseca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Ngo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodr&#237;guez-Labajos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim H. Spangenberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martinez-Alier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Binimelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiushan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Espiritu Santo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Del-Corso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>