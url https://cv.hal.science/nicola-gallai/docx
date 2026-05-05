--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -5913,51 +5913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AECC733"/>
+    <w:nsid w:val="5DBF7B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>