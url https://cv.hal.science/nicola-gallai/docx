--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,5858 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5807 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Gallai </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicola-gallai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2625-2455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143154745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com.pk/citations?user=mgglSPcAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing relay peasants to become intermediaries in the dissemination of local agroecological knowledge: the case of three West African territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atidegla Capo Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahé Komi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2626317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation monétaire délibérative : une méthode mixte d’évaluation des valeurs multiples des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Milou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 391 (1), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecru.391.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement agricole et ses publics face au défi du changement climatique : quelles croyances ? Pour quels modes d’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.191-199. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11w15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of degraded pollination ecosystem services on global food security and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafarani Uwingabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108068. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.108068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic losses related to the reduction of Posidonia ecosystem services in the Gulf of Gabes (Southern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouan El Zrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Hcine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Roa-Ureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.114418. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leader, the keeper, and the follower? A legitimacy perspective on the governance of varietal innovation systems for climate changes adaptation. The case of sunflower hybrids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Képhaliacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103498. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining monetary valuation with deliberative valuation of ecosystem services: which interest? Case of insects pollination in the Comminges in South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafarani Uwingabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Ouldnane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.389-410. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJARGE.2022.10052507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological-economic modeling of pollination complexity and pesticide use in agricultural crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioeconomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.297-323. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10818-021-09317-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farm-level ecological-economic approach of the inclusion of pollination services in arable crop farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Rozakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.105462. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopt to adapt? Farmers’ varietal innovation adoption in a context of climate change. The case of sunflower hybrids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Akimowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Képhaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.123654. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.123654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trading off environmental goods for compensations: Insights from traditional and deliberative valuation methods in the Ecuadorian Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Balaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.101110. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic impact of human-induced shrinkage of Posidonia oceanica meadows on coastal fisheries in the Gabes Gulf (Tunisia, Southern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouan El Zrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Rabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Roa-Ureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.111124. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Measures of Pollination Services: Shortcomings and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xui S. Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (12), pp.927 - 939. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic gain, stability of pollination and bee diversity decrease from southern to northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Diana Leonhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kuhlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Maria Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), p. 461-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why, how, and how far should microbiological contamination in a coastal zone be mitigated? An application of the systems approach to the Thau lagoon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vanhoutte-Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Fiandrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ballé-Béganton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.Pages 55-71. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contribution économique du service de pollinisation à l’agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard E. Vaissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (3), pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la contribution économique du service de la pollinisation à l'agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique Apicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (3), pp.110-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of the vulnerability of world agriculture confronted with pollinator decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Settele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard E. Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (3), pp.810-821. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01293686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des savoirs endogènes en Afrique de l’Ouest et en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towanou Abalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséa Guedje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées de Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the increase in aridity levels on the economic value of insect pollination in dry climates: consumers’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Anougmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. FAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the increase in aridity levels on the economic value of insect pollination in dry climates: consumers’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Anougmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EAERE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution du projet SEBIOREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cichosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evènement de clôture de PSDR4 Occitanie : "Comment accompagner la transition agroécologique à l'échelle des exploitations, des filières et des territoires vers des systèmes alimentaires plus durables ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Région Occitanie, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the willingness to pay for the marketed and non-marketed benefits of pollinators and pollination services in the South West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafarani Uwingabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of the European Society of Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Pollinators Decline on the International Trade: Social Welfare and Food Security Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafarani Uwingabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TROPENTAG “ global food security and food safety: The role of universities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect pollinators: linking research and policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Ambrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus C. Biesmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services in a general equilibrium setting: the case of insect pollination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World congress of environmental and resource economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA.; European Association of Environmental and Resource Economists (EAERE). INT., Jun 2010, Montréal, Canada. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of the vulnerability of world agriculture confronted to pollinator decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Settele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGPPE Workshop: Environmental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2008, Montpellier, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential impact of declining insect pollination service to crops in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bommarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Krewenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Conference of Apidology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary for policymakers of the assessment report of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services (IPBES) on pollinators, pollination and food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Imperatriz-Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hien Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus C. Biesmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Secretariat of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services, pp.36, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing biodiversity risks with socio economic methods: the ALARM experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rodríguez-Labajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim H. Spangenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maxim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Martinez-Alier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Binimelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pensoft Publishers, 366 p., 2009, 978-954-642-490-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for the economic valuation of pollination services at a national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FAO, 17 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of pollinator gains and losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiushan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Espiritu Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The assessment report on pollinators, pollination and food production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques pour la protection des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Kleftodimos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Decourtye A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les abeilles, des ouvrières agricoles à protéger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, pp.238-250, 2018, 978-2-85557-553-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 : La valeur des services offerts par les pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Decourtye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les abeilles, des ouvrières agricoles à protéger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FranceAgricole, 2017, 978-2-85557-353-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the monetary value of global crop pollination services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard E. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon G. Potts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel A Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Capital: Theory and practices of mapping ecosystem services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.366, 2011, 9780199589005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monetary valuation of the pollination service provided to european agriculture by insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of biodiversity risk. From Europe to the globe and from stories to maps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 954-6424-46-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of agricultural vulnerability in europe confronted with pollinator decline: a case study comparing germany and spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Enjolras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing biodiversity risks with socio-economic methods: ALARM experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-954-642-490-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural education and its audiences facing the challenge of climate change. A socioeconomic analysis of the contribution of this training device to the implementation of Nature-Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Asloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Del-Corso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the effects of plant protection products on biodiversity and ecological processes to potential impairment of ecosystem functions and services—A multidisciplinary conceptual framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic assessment of an insect pollinator decline: a general equilibrium analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles C. Figuieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de l'impact des insectes pollinisateurs sur l'agriculture européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Gallai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02824192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5913,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DBF7B33"/>
+    <w:nsid w:val="FA4F74DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6144,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicola-gallai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-2455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143154745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafarani Uwingabire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.108068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03920634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Hcine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Roa-Ureta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03920433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Ouldnane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.10052507" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03223123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105462" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-021-09317-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Rabaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Roa-Ureta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01658289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Breeze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xui S. Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946480v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diana Leonhardt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhlmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Maria Klein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293686v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.06.014" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PG97FP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03897005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towanou Abalo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boullot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Calleja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;a Guedje" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Christmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cichosz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ambrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus C. Biesmeijer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bourke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754075v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krewenka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Imperatriz-Fonseca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Ngo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodr&#237;guez-Labajos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim H. Spangenberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martinez-Alier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Binimelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiushan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Espiritu Santo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946598v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Del-Corso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicola-gallai" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-2455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143154745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com.pk/citations?user=mgglSPcAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafarani Uwingabire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.108068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03920634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Hcine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Roa-Ureta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03779289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103498" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03920433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Ouldnane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.10052507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Kleftodimos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10818-021-09317-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03223123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105462" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123654" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Rabaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Roa-Ureta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01658289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Breeze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xui S. Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.09.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diana Leonhardt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhlmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Maria Klein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.06.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PG97FP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03897005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Towanou Abalo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boullot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Calleja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;a Guedje" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Christmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cichosz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Ambrose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aston" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus C. Biesmeijer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bourke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krewenka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Imperatriz-Fonseca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Ngo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821500v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rodr&#237;guez-Labajos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim H. Spangenberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Martinez-Alier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Binimelis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822628v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiushan Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Espiritu Santo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04116791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kleftodimos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539421v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Asloum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Del-Corso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820916v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>